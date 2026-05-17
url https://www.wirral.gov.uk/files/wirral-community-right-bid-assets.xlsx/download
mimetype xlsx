--- v0 (2025-11-26)
+++ v1 (2026-05-17)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr dateCompatibility="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wirralcouncil.sharepoint.com/sites/Team-1501/Shared Documents/Website Content/Website Content (files uploaded to Drupal eg PDFs)/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wirralcouncil-my.sharepoint.com/personal/luciajordan_wirral_gov_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A00C81DB-8536-4C4E-BF0B-EF6719975D68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="10_ncr:8_{304789F6-F4AE-4DCE-9E23-C88E358FC093}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$4:$N$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$4:$H$64</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="174" uniqueCount="116">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="179" uniqueCount="118">
   <si>
     <t>Community Right to Bid - details of assets nominated for listing as an asset of community value and decision reached</t>
   </si>
   <si>
     <t>DETAILS OF ASSETS NOMINATED FOR LISTING AS AN ASSET OF COMMUNITY VALUE AND DECISION REACHED</t>
   </si>
   <si>
     <t>DETAILS WHERE OWNER HAS NOTIFIED OF INTENTION TO DISPOSE OF ASSET</t>
   </si>
   <si>
     <t>NOMINATION DETAILS</t>
   </si>
   <si>
     <t>DECISION</t>
   </si>
   <si>
     <t>REASONS FOR DECISION</t>
   </si>
   <si>
     <t>INTENTION TO SELL</t>
   </si>
   <si>
     <t>EXPIRY</t>
   </si>
   <si>
@@ -431,50 +431,56 @@
   </si>
   <si>
     <t>08.04.2025</t>
   </si>
   <si>
     <t>2023/2</t>
   </si>
   <si>
     <t>Newton Park Alloment Society</t>
   </si>
   <si>
     <t xml:space="preserve">Newton Rark Road
 Newton
 Wirral
 CH48 9XE
 </t>
   </si>
   <si>
     <t>21.02.23</t>
   </si>
   <si>
     <t>25.04.23</t>
   </si>
   <si>
     <t>25.04.28</t>
+  </si>
+  <si>
+    <t>2026/1</t>
+  </si>
+  <si>
+    <t>04.03.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Arial"/>
@@ -1016,54 +1022,54 @@
                 <a:satMod val="200%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50%" t="50%" r="50%" b="50%"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A23" sqref="A23"/>
+      <selection pane="bottomRight" activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.375" style="4" customWidth="1"/>
     <col min="2" max="2" width="26.75" customWidth="1"/>
     <col min="3" max="3" width="21.125" customWidth="1"/>
     <col min="4" max="4" width="33.125" customWidth="1"/>
     <col min="5" max="5" width="16.75" style="2" customWidth="1"/>
     <col min="6" max="6" width="16.875" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.375" customWidth="1"/>
     <col min="8" max="8" width="56.375" customWidth="1"/>
     <col min="9" max="9" width="23.25" style="7" customWidth="1"/>
     <col min="10" max="10" width="22.375" style="7" customWidth="1"/>
     <col min="11" max="11" width="22.75" style="7" customWidth="1"/>
     <col min="12" max="12" width="24" style="7" customWidth="1"/>
     <col min="13" max="13" width="37.375" style="7" customWidth="1"/>
     <col min="14" max="14" width="20.875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27" x14ac:dyDescent="0.35">
       <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="49"/>
@@ -1737,55 +1743,65 @@
       <c r="D22" s="12" t="s">
         <v>112</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>113</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>114</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>61</v>
       </c>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="16" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="12"/>
-[...3 lines deleted...]
-      <c r="E23" s="14"/>
+      <c r="A23" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>117</v>
+      </c>
       <c r="F23" s="14"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="16"/>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12"/>
       <c r="B24" s="13"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="16"/>
@@ -2498,50 +2514,59 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100415AD30159C48240A2A0CF8F2A921CC6" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f844c4658c04960fbf414e16f6e1314">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff1ee02e-cc24-4889-895a-e2be3366e28b" xmlns:ns3="91bf51da-6060-4b7b-bc17-f16731102035" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02244e205d7212bcb3dd1b197ac04242" ns2:_="" ns3:_="">
     <xsd:import namespace="ff1ee02e-cc24-4889-895a-e2be3366e28b"/>
     <xsd:import namespace="91bf51da-6060-4b7b-bc17-f16731102035"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2746,82 +2771,73 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://purl.oclc.org/ooxml/officeDocument/customXml" ds:itemID="{39E38F8D-DC6E-423D-9C96-04FBF1C34F01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://purl.oclc.org/ooxml/officeDocument/customXml" ds:itemID="{19F891E3-8D98-448E-B534-825D03BB0CDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ff1ee02e-cc24-4889-895a-e2be3366e28b"/>
     <ds:schemaRef ds:uri="91bf51da-6060-4b7b-bc17-f16731102035"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>