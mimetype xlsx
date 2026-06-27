--- v1 (2026-05-17)
+++ v2 (2026-06-27)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr dateCompatibility="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wirralcouncil-my.sharepoint.com/personal/luciajordan_wirral_gov_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="10_ncr:8_{304789F6-F4AE-4DCE-9E23-C88E358FC093}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="10_ncr:8_{8C500A87-3240-451C-BA72-3D4ADFC27F1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="512" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$4:$N$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$4:$H$64</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="179" uniqueCount="118">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="182" uniqueCount="120">
   <si>
     <t>Community Right to Bid - details of assets nominated for listing as an asset of community value and decision reached</t>
   </si>
   <si>
     <t>DETAILS OF ASSETS NOMINATED FOR LISTING AS AN ASSET OF COMMUNITY VALUE AND DECISION REACHED</t>
   </si>
   <si>
     <t>DETAILS WHERE OWNER HAS NOTIFIED OF INTENTION TO DISPOSE OF ASSET</t>
   </si>
   <si>
     <t>NOMINATION DETAILS</t>
   </si>
   <si>
     <t>DECISION</t>
   </si>
   <si>
     <t>REASONS FOR DECISION</t>
   </si>
   <si>
     <t>INTENTION TO SELL</t>
   </si>
   <si>
     <t>EXPIRY</t>
   </si>
   <si>
@@ -437,61 +437,67 @@
   </si>
   <si>
     <t>Newton Park Alloment Society</t>
   </si>
   <si>
     <t xml:space="preserve">Newton Rark Road
 Newton
 Wirral
 CH48 9XE
 </t>
   </si>
   <si>
     <t>21.02.23</t>
   </si>
   <si>
     <t>25.04.23</t>
   </si>
   <si>
     <t>25.04.28</t>
   </si>
   <si>
     <t>2026/1</t>
   </si>
   <si>
     <t>04.03.26</t>
+  </si>
+  <si>
+    <t>The principle use of the asset currently furthers the social wellbeing, or cultural or sporting interests of the local community and it is realistic to believe that this will continue.</t>
+  </si>
+  <si>
+    <t>16.06.2031</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Verdana"/>
@@ -505,50 +511,56 @@
     <font>
       <b/>
       <sz val="11"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF18181B"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <start/>
       <end/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <start/>
       <end/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -577,51 +589,51 @@
     </border>
     <border>
       <start/>
       <end/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <start style="thin">
         <color indexed="64"/>
       </start>
       <end/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -706,50 +718,53 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1025,51 +1040,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50%" t="50%" r="50%" b="50%"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="E23" sqref="E23"/>
+      <selection pane="bottomRight" activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.375" style="4" customWidth="1"/>
     <col min="2" max="2" width="26.75" customWidth="1"/>
     <col min="3" max="3" width="21.125" customWidth="1"/>
     <col min="4" max="4" width="33.125" customWidth="1"/>
     <col min="5" max="5" width="16.75" style="2" customWidth="1"/>
     <col min="6" max="6" width="16.875" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.375" customWidth="1"/>
     <col min="8" max="8" width="56.375" customWidth="1"/>
     <col min="9" max="9" width="23.25" style="7" customWidth="1"/>
     <col min="10" max="10" width="22.375" style="7" customWidth="1"/>
     <col min="11" max="11" width="22.75" style="7" customWidth="1"/>
     <col min="12" max="12" width="24" style="7" customWidth="1"/>
     <col min="13" max="13" width="37.375" style="7" customWidth="1"/>
     <col min="14" max="14" width="20.875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="27" x14ac:dyDescent="0.35">
       <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="49"/>
@@ -1758,59 +1773,67 @@
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="16" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="1" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>117</v>
       </c>
-      <c r="F23" s="14"/>
-[...1 lines deleted...]
-      <c r="H23" s="12"/>
+      <c r="F23" s="14" t="d">
+        <v>2026-06-16</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="51" t="s">
+        <v>118</v>
+      </c>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
-      <c r="N23" s="16"/>
+      <c r="N23" s="16" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="24" spans="1:14" s="1" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12"/>
       <c r="B24" s="13"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="16"/>
     </row>
     <row r="25" spans="1:14" s="1" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12"/>
       <c r="B25" s="13"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="12"/>
@@ -2514,59 +2537,50 @@
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100415AD30159C48240A2A0CF8F2A921CC6" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f844c4658c04960fbf414e16f6e1314">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff1ee02e-cc24-4889-895a-e2be3366e28b" xmlns:ns3="91bf51da-6060-4b7b-bc17-f16731102035" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02244e205d7212bcb3dd1b197ac04242" ns2:_="" ns3:_="">
     <xsd:import namespace="ff1ee02e-cc24-4889-895a-e2be3366e28b"/>
     <xsd:import namespace="91bf51da-6060-4b7b-bc17-f16731102035"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2771,73 +2785,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://purl.oclc.org/ooxml/officeDocument/customXml" ds:itemID="{19F891E3-8D98-448E-B534-825D03BB0CDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ff1ee02e-cc24-4889-895a-e2be3366e28b"/>
     <ds:schemaRef ds:uri="91bf51da-6060-4b7b-bc17-f16731102035"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://purl.oclc.org/ooxml/officeDocument/customXml" ds:itemID="{39E38F8D-DC6E-423D-9C96-04FBF1C34F01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>