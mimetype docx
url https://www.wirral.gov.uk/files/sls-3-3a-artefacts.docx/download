--- v0 (2025-10-22)
+++ v1 (2026-05-20)
@@ -1,4304 +1,4205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6975" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="3153"/>
         <w:gridCol w:w="737"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="1389F21F" w14:textId="77777777" w:rsidTr="001A1EBE">
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="6C9838A2" w14:textId="77777777" w:rsidTr="001A1EBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="486FD24A" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRPr="001005A0" w:rsidRDefault="00DF3856">
+          <w:p w14:paraId="08A10DC4" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRPr="001005A0" w:rsidRDefault="00DF3856">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04E3381A" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="2599CCA8" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>RE and FESTIVALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEC0168" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00DF3856">
+          <w:p w14:paraId="184D0234" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00DF3856">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="47FEC2F4" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00DF3856">
+          <w:p w14:paraId="5D5A4F11" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00DF3856">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="1A0E7147" w14:textId="77777777" w:rsidTr="001A1EBE">
-[...4 lines deleted...]
-          <w:p w14:paraId="2E1A3CD2" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="6A345CAD" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C1898D" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Buddhism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9C088D" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="69C6B2DF" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6000CEE8" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="371C5FD9" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="06C90E40" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="66578E91" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D45839" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Christianity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5695E45E" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="6E497AD1" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F66D080" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="26E84B43" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="13F9845D" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="3CB12A98" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48054603" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hinduism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="389C0968" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="0D5BCC2A" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="552199DF" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="251415C0" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="15B43064" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="5BF72CE2" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BBE0E2" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Islam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E932252" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="09AF2BE0" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9866C7" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="4589E4A2" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="2032E7E6" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="098B1ADA" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3481BB22" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Judaism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5614E9E6" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="6FF4E9CE" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5E0E98" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="02B62DF0" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="21BA779A" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="6D1CFF29" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3891D0BF" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sikhism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220D04F0" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="4D020807" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6883403B" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="63ECE9AA" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="61FAC9CF" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="2A5B0C71" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C75B67E" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signs and symbols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CCFC32" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="1AE6B726" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF3D10B" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="06CFA853" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="200CE933" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="5E75A887" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F90666" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Diwali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67793451" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="49772523" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD90229" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="05E83545" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="7AD87E63" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="78B8EAAF" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CF39F4" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chinese New Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38504AF2" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="42EF2998" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B57E633" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...53 lines deleted...]
-      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="715BBCBF" w14:textId="77777777" w:rsidTr="001A1EBE">
+          <w:p w14:paraId="6C1B91E5" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="10C9A56C" w14:textId="77777777" w:rsidTr="001A1EBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="79C604FE" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="2B553852" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HISTORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBA7ABC" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="7F5E5EDA" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="59035EE1" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="6764D183" w14:textId="77777777" w:rsidR="00933EE2" w:rsidRPr="001005A0" w:rsidRDefault="00933EE2">
+          <w:p w14:paraId="6269D2D2" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00933EE2" w:rsidRPr="001005A0" w14:paraId="55465E65" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DBDFA0" w14:textId="77777777" w:rsidR="00933EE2" w:rsidRPr="001005A0" w:rsidRDefault="00933EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stone Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C67E9C" w14:textId="77777777" w:rsidR="00933EE2" w:rsidRPr="001005A0" w:rsidRDefault="00933EE2">
+          <w:p w14:paraId="681ECA39" w14:textId="77777777" w:rsidR="00933EE2" w:rsidRPr="001005A0" w:rsidRDefault="00933EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F3EF5A" w14:textId="77777777" w:rsidR="00933EE2" w:rsidRPr="001005A0" w:rsidRDefault="00933EE2">
-[...14 lines deleted...]
-          <w:p w14:paraId="0B89F1C5" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
+          <w:p w14:paraId="0040E964" w14:textId="77777777" w:rsidR="00933EE2" w:rsidRPr="001005A0" w:rsidRDefault="00933EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="60D9871D" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A023F6" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00866512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ancient Egypt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460CD7BA" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="25903902" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BCC725" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="7890A1BD" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
+          <w:p w14:paraId="28E7D4C0" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="5274EDC2" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14215AAD" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ancient Greece</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F99D5A1" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="5EA04AFB" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA57900" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="0BAE1288" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
+          <w:p w14:paraId="46695880" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="778ED315" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD1FB59" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ancient Rome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3009B48A" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="14A4774D" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5FD065" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="0FEA70C4" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
+          <w:p w14:paraId="04818318" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="45D67213" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D44C2A4" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Anglo-Saxons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF4D497" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="11EBEAB8" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8C5FF9" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="2FB5D976" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="22983FDB" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="3E0B98A4" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE3219C" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Normans/Medieval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6451F1" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="7A8D4E49" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19A86EBC" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...14 lines deleted...]
-          <w:p w14:paraId="19BD282D" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
+          <w:p w14:paraId="1A0146F3" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="51ACC1BB" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEBA68A" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Vikings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BAF76E" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="3460E99B" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B2E977" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="785FEE3B" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+          <w:p w14:paraId="04EEA140" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430AB0" w:rsidRPr="001005A0" w14:paraId="04BEC5E8" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B910696" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Invaders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13433D28" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+          <w:p w14:paraId="35B698A9" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158DD46B" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
-[...14 lines deleted...]
-          <w:p w14:paraId="052F9512" w14:textId="77777777" w:rsidR="000323B2" w:rsidRPr="001005A0" w:rsidRDefault="000323B2">
+          <w:p w14:paraId="390B6216" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000323B2" w:rsidRPr="001005A0" w14:paraId="3541C37B" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BAF594" w14:textId="77777777" w:rsidR="000323B2" w:rsidRPr="001005A0" w:rsidRDefault="000323B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Maya</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7680E0" w14:textId="77777777" w:rsidR="000323B2" w:rsidRPr="001005A0" w:rsidRDefault="000323B2">
+          <w:p w14:paraId="106BED42" w14:textId="77777777" w:rsidR="000323B2" w:rsidRPr="001005A0" w:rsidRDefault="000323B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163AC0BC" w14:textId="77777777" w:rsidR="000323B2" w:rsidRPr="001005A0" w:rsidRDefault="000323B2">
-[...14 lines deleted...]
-          <w:p w14:paraId="1CD34E0E" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
+          <w:p w14:paraId="1779C330" w14:textId="77777777" w:rsidR="000323B2" w:rsidRPr="001005A0" w:rsidRDefault="000323B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1310C" w:rsidRPr="001005A0" w14:paraId="0D4ED715" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F5249E" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="009E60AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Aztecs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716628B4" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+          <w:p w14:paraId="758AA08E" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77347560" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
-[...14 lines deleted...]
-          <w:p w14:paraId="234E191E" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="623E5BA6" w14:textId="77777777" w:rsidR="00D1310C" w:rsidRPr="001005A0" w:rsidRDefault="00D1310C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="3090E38A" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="249E0A10" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Aztec/Mayan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06265264" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="5DF4BB96" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07338C8A" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...14 lines deleted...]
-          <w:p w14:paraId="15A1AE49" w14:textId="309D599F" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="10CD570A" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473442" w:rsidRPr="001005A0" w14:paraId="1855BD1F" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE99FEF" w14:textId="0D2A284C" w:rsidR="00473442" w:rsidRDefault="00473442">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Titanic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A971EF" w14:textId="77777777" w:rsidR="00473442" w:rsidRPr="001005A0" w:rsidRDefault="00473442">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D84BD0E" w14:textId="77777777" w:rsidR="00473442" w:rsidRPr="001005A0" w:rsidRDefault="00473442">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="62AA7317" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4175F4DB" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...6 lines deleted...]
-              <w:t>itanic</w:t>
+              <w:t>Tudors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A7DF50" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="653F5996" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="212EF421" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="3B7872C8" w14:textId="3882F851" w:rsidR="00A140D0" w:rsidRDefault="00A140D0">
+          <w:p w14:paraId="4A5CBC23" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="6A88BE5C" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400E142B" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Tudors</w:t>
+              <w:t>Tudors – Mary Rose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D842DE" w14:textId="77777777" w:rsidR="00A140D0" w:rsidRPr="001005A0" w:rsidRDefault="00A140D0">
+          <w:p w14:paraId="77289527" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0189FAD2" w14:textId="77777777" w:rsidR="00A140D0" w:rsidRPr="001005A0" w:rsidRDefault="00A140D0">
-[...14 lines deleted...]
-          <w:p w14:paraId="551DD3D9" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="6AEEE9B5" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="6E5DF572" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFBC822" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Tudors – Mary Rose</w:t>
+              <w:t>Great Fire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="745505F8" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="48398BBB" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD2E8A3" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...14 lines deleted...]
-          <w:p w14:paraId="523FB896" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="62B2546E" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="51D1731C" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259E0F6D" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Great Fire</w:t>
+              <w:t>Victorians</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7199353F" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="3BC28990" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9C9B2A" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...14 lines deleted...]
-          <w:p w14:paraId="4758A943" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="31241F4C" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="2B1991C7" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B39E478" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Victorians</w:t>
+              <w:t>Victorian school day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6239E5" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="26FEADA1" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6653D5C3" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...14 lines deleted...]
-          <w:p w14:paraId="645EB022" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="1357D1D5" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB4248" w:rsidRPr="001005A0" w14:paraId="13F70FA5" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFA3804" w14:textId="77777777" w:rsidR="00BB4248" w:rsidRDefault="00BB4248" w:rsidP="004810B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Victorian school day</w:t>
+              <w:t>Victorian shop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F97EFFB" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="3043B830" w14:textId="77777777" w:rsidR="00BB4248" w:rsidRPr="001005A0" w:rsidRDefault="00BB4248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DE2BAE" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...14 lines deleted...]
-          <w:p w14:paraId="361793DE" w14:textId="77777777" w:rsidR="00BB4248" w:rsidRDefault="00BB4248" w:rsidP="004810B5">
+          <w:p w14:paraId="30FDCEE6" w14:textId="77777777" w:rsidR="00BB4248" w:rsidRPr="001005A0" w:rsidRDefault="00BB4248">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="3FEA6B2F" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="081FE85D" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Victorian shop</w:t>
+              <w:t>Florence Nightingale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41907B99" w14:textId="77777777" w:rsidR="00BB4248" w:rsidRPr="001005A0" w:rsidRDefault="00BB4248">
+          <w:p w14:paraId="4B21ECD6" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE26F27" w14:textId="77777777" w:rsidR="00BB4248" w:rsidRPr="001005A0" w:rsidRDefault="00BB4248">
-[...14 lines deleted...]
-          <w:p w14:paraId="34F72447" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="6F87984B" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A462C" w:rsidRPr="001005A0" w14:paraId="4E64D583" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1EC052" w14:textId="77777777" w:rsidR="007A462C" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Florence Nightingale</w:t>
+              <w:t>Canal history</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0837880B" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="79C4BFE2" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="556AD613" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
-[...57 lines deleted...]
-      <w:tr w:rsidR="00743462" w:rsidRPr="001005A0" w14:paraId="272E4B7F" w14:textId="77777777" w:rsidTr="001A1EBE">
+          <w:p w14:paraId="0C0246DA" w14:textId="77777777" w:rsidR="007A462C" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743462" w:rsidRPr="001005A0" w14:paraId="489BE0A9" w14:textId="77777777" w:rsidTr="001A1EBE">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6799A789" w14:textId="77777777" w:rsidR="00743462" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="0D5FE4E6" w14:textId="77777777" w:rsidR="00743462" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Women’s Suffrage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBD2530" w14:textId="77777777" w:rsidR="00743462" w:rsidRPr="001005A0" w:rsidRDefault="00743462">
+          <w:p w14:paraId="32DD0B05" w14:textId="77777777" w:rsidR="00743462" w:rsidRPr="001005A0" w:rsidRDefault="00743462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4863ED" w14:textId="77777777" w:rsidR="00743462" w:rsidRPr="001005A0" w:rsidRDefault="00743462">
-[...14 lines deleted...]
-          <w:p w14:paraId="36131D28" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="64FC92E2" w14:textId="77777777" w:rsidR="00743462" w:rsidRPr="001005A0" w:rsidRDefault="00743462">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="7EBE88BD" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F069734" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WW1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16524F17" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="5AE35744" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB0EABD" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="326BE90F" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="5E97C071" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="2436FDF9" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E90A4C2" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Britain since 1930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70D8A017" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="3E0D881C" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418282AC" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="7CF16133" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="282B67B9" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="324FB320" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBA0428" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WW2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="532ACF4C" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="373E7668" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5F747F" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="0A701444" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
+          <w:p w14:paraId="725141A1" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="4F6264A7" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3697B35C" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="007A462C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WW2 Evacuees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08C630CD" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="74C89700" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364ACF83" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="12A1FBD2" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="4E55DF3F" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="6D5D0876" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBC42AC" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Britain since 1948</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B465DC2" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="2D567875" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0587DDB5" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="68F46947" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="6957EE47" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="77274489" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251A7B93" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Britain in the 60s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0377BF42" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="04036EAD" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23F1011F" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="4733959E" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="12B9A623" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="40FB6B76" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="794F86F0" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20FFA205" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="7AF8A5FC" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F76892" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
-[...14 lines deleted...]
-          <w:p w14:paraId="2B242BF7" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
+          <w:p w14:paraId="3004BE0B" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="791D8A85" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085661F1" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Clothes </w:t>
             </w:r>
             <w:r w:rsidR="00FA147F" w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in the past</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B75FF3" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="74F80662" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E8B01E" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="048B0D00" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
+          <w:p w14:paraId="6A19C167" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="53603AD3" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D58050D" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>History mysteries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657E60EF" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="34C6C3ED" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C59A9E9" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="3B0A6AC2" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
+          <w:p w14:paraId="48572CD8" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="40F3FD4C" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBDA11F" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Homes</w:t>
             </w:r>
             <w:r w:rsidR="00FA147F" w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the past</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19AE657A" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="5EDAEE63" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5277BA5B" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="505AB341" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="0FF83AC9" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="11B76A99" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B492300" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Seaside in the past</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="429BB049" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="6FD0A165" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C6BB08" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="51908420" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
+          <w:p w14:paraId="31CC9D33" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="681D96BE" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4481247B" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Toys </w:t>
             </w:r>
             <w:r w:rsidR="00FA147F" w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in the past</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30299139" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="296165AA" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B50A21" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="6D2CBC9E" w14:textId="77777777" w:rsidR="001D577F" w:rsidRPr="001005A0" w:rsidRDefault="002E7CC4" w:rsidP="001D577F">
+          <w:p w14:paraId="18860294" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="1B328809" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522CF2F4" w14:textId="77777777" w:rsidR="001D577F" w:rsidRPr="001005A0" w:rsidRDefault="001D577F" w:rsidP="001D577F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>W</w:t>
-[...6 lines deleted...]
-              <w:t>ashday in the past</w:t>
+              <w:t>Washday in the past</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684CEF42" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRDefault="00FA147F">
-[...15 lines deleted...]
-          <w:p w14:paraId="587F03BF" w14:textId="77777777" w:rsidR="00E06EAE" w:rsidRPr="001005A0" w:rsidRDefault="00E06EAE">
+          <w:p w14:paraId="2171651E" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1640E7A6" w14:textId="77777777" w:rsidR="00E06EAE" w:rsidRDefault="00E06EAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5303842D" w14:textId="77777777" w:rsidR="00E06EAE" w:rsidRPr="001005A0" w:rsidRDefault="00E06EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBF9985" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...9 lines deleted...]
-      <w:tr w:rsidR="003314A0" w:rsidRPr="001005A0" w14:paraId="0E937B1A" w14:textId="77777777" w:rsidTr="000337E5">
+          <w:p w14:paraId="48F28704" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003314A0" w:rsidRPr="001005A0" w14:paraId="79EDD4C4" w14:textId="77777777" w:rsidTr="000337E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3418E6DB" w14:textId="77777777" w:rsidR="003314A0" w:rsidRDefault="003314A0">
+          <w:p w14:paraId="7C99841A" w14:textId="77777777" w:rsidR="003314A0" w:rsidRDefault="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5D35E0" w14:textId="77777777" w:rsidR="003314A0" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="003314A0">
+          <w:p w14:paraId="286DDA8C" w14:textId="77777777" w:rsidR="003314A0" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="24E8B5CF" w14:textId="77777777" w:rsidR="003314A0" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="008D5084">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="296BA8EE" w14:textId="77777777" w:rsidTr="000337E5">
+          <w:p w14:paraId="19660581" w14:textId="77777777" w:rsidR="003314A0" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="008D5084">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="7D3A6D87" w14:textId="77777777" w:rsidTr="000337E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE65110" w14:textId="77777777" w:rsidR="000C3421" w:rsidRDefault="003314A0">
+          <w:p w14:paraId="3408582B" w14:textId="77777777" w:rsidR="000C3421" w:rsidRDefault="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>HISTORY TIMELINES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C0AAA2" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="3F2B31ED" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5EB7D4" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="003314A0">
+          <w:p w14:paraId="772735CC" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBF3BF3" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="008D5084">
+          <w:p w14:paraId="3647D81C" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="003314A0" w:rsidP="008D5084">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="03A03203" w14:textId="77777777" w:rsidTr="001A1EBE">
-[...4 lines deleted...]
-          <w:p w14:paraId="223C6929" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="4A27BB3B" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4588DF8F" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="029B144D" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="2EF5532E" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12668F9D" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="33AB5B82" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="1484EA93" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="3A946725" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71469841" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Light</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE24977" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="3C4BDCF1" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37293FC2" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
-[...14 lines deleted...]
-          <w:p w14:paraId="76F63FF2" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="4567CF9C" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="3209E949" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A45B741" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Telephones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60002F95" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="0F941707" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="022E4CF6" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="6F26D619" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="3F4415ED" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="5A7CDEFF" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4147543C" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF077E4" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="68775CE8" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07343495" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
-[...14 lines deleted...]
-          <w:p w14:paraId="27BB9152" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRDefault="00430AB0">
+          <w:p w14:paraId="46342BB0" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430AB0" w:rsidRPr="001005A0" w14:paraId="05FF2DDE" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0383B13C" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRDefault="00430AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61C2B401" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+          <w:p w14:paraId="6E33010B" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05807391" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
-[...9 lines deleted...]
-      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="1568F0FE" w14:textId="77777777" w:rsidTr="00546E23">
+          <w:p w14:paraId="35BBF051" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="1B40E436" w14:textId="77777777" w:rsidTr="00546E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06CC694B" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="008D5084" w:rsidRDefault="003314A0">
+          <w:p w14:paraId="298F5A58" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="008D5084" w:rsidRDefault="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ARTS AND CRAFTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF00A2E" w14:textId="77777777" w:rsidR="008D5084" w:rsidRDefault="003314A0">
+          <w:p w14:paraId="7B899A63" w14:textId="77777777" w:rsidR="008D5084" w:rsidRDefault="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Teacher</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15C37FCC" w14:textId="77777777" w:rsidR="003314A0" w:rsidRPr="001005A0" w:rsidRDefault="003314A0">
+          <w:p w14:paraId="68F4BF8C" w14:textId="77777777" w:rsidR="003314A0" w:rsidRPr="001005A0" w:rsidRDefault="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="080A7CF8" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="003314A0">
+          <w:p w14:paraId="10655A2B" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="003314A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430AB0" w:rsidRPr="001005A0" w14:paraId="0C68066D" w14:textId="77777777" w:rsidTr="001A1EBE">
-[...4 lines deleted...]
-          <w:p w14:paraId="75F1EAE8" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="008D5084">
+      <w:tr w:rsidR="00430AB0" w:rsidRPr="001005A0" w14:paraId="466232C2" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="237FB520" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="008D5084">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Boxes and Containers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCDADAE" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+          <w:p w14:paraId="7554475E" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598CDF86" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
-[...14 lines deleted...]
-          <w:p w14:paraId="0DCB48E9" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="008D5084" w:rsidP="008D5084">
+          <w:p w14:paraId="3D42CA93" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="001005A0" w:rsidRDefault="00430AB0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="44221123" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40420FA6" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="008D5084" w:rsidP="008D5084">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Masks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB8C6CB" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="415F1E9C" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAF43C5" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
-[...14 lines deleted...]
-          <w:p w14:paraId="03CD2409" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="008D5084">
+          <w:p w14:paraId="79260F33" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="1098332D" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F83E0F" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="008D5084">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Musical instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEC1953" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="7371B730" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F947DDC" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
-[...14 lines deleted...]
-          <w:p w14:paraId="2A4BF321" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="008D5084">
+          <w:p w14:paraId="6C8DA24C" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001329BA" w:rsidRPr="001005A0" w14:paraId="65924F50" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EFF8AD" w14:textId="77777777" w:rsidR="001329BA" w:rsidRDefault="008D5084">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Puppets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBB03FE" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+          <w:p w14:paraId="4623C895" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2794FA4C" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
-[...14 lines deleted...]
-          <w:p w14:paraId="1E403198" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="008D5084">
+          <w:p w14:paraId="65D2DDC2" w14:textId="77777777" w:rsidR="001329BA" w:rsidRPr="001005A0" w:rsidRDefault="001329BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA147F" w:rsidRPr="001005A0" w14:paraId="46C959DE" w14:textId="77777777" w:rsidTr="001A1EBE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F9A939" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="008D5084">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Textiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3153" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBB66B8" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="5CDDBE88" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736053CB" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
+          <w:p w14:paraId="41E3448B" w14:textId="77777777" w:rsidR="00FA147F" w:rsidRPr="001005A0" w:rsidRDefault="00FA147F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09F8661A" w14:textId="77777777" w:rsidR="00130635" w:rsidRDefault="00130635" w:rsidP="00E912C9">
+    <w:p w14:paraId="35897D87" w14:textId="77777777" w:rsidR="00130635" w:rsidRDefault="00130635" w:rsidP="00E912C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00130635" w:rsidSect="001D577F">
-          <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6975" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3109"/>
         <w:gridCol w:w="747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="10D4EE95" w14:textId="77777777" w:rsidTr="001005A0">
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="6E2F1B14" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="19719FA8" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="76A182C0" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>WORLD ARTEFACTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3706A9F4" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="2D21F05E" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="15B2B8C7" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="0A0F204A" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="04677A8C" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="01567E12" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="3434CC75" w14:textId="77777777" w:rsidTr="001005A0">
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="6E6A6BBB" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D17390" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="202EC45B" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Africa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254B4650" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="3D2FA044" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D52D39" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="362DCC6D" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="672415EF" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="35426033" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68947BCB" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="03B3D315" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Australian Aboriginal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235E0C0A" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="24B580B5" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A00A7AF" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="0D06BB3E" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="62175C72" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="244F7C45" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16084200" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="4E7155C0" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Caribbean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D8A9A7" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="6CF37CB1" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F15996" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="74C771C3" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="54037940" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="5792EDB2" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5649F4CA" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="185F2BC0" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>China</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E40DD38" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="161E1F92" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4973A681" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00E5590D" w:rsidRPr="001005A0" w14:paraId="4322B5ED" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="1CADEE12" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5590D" w:rsidRPr="001005A0" w14:paraId="3486150C" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226429F2" w14:textId="77777777" w:rsidR="00E5590D" w:rsidRPr="001005A0" w:rsidRDefault="00E5590D" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="3AB5B89B" w14:textId="77777777" w:rsidR="00E5590D" w:rsidRPr="001005A0" w:rsidRDefault="00E5590D" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Europe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9F629" w14:textId="77777777" w:rsidR="00E5590D" w:rsidRPr="001005A0" w:rsidRDefault="00E5590D" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="6877DE35" w14:textId="77777777" w:rsidR="00E5590D" w:rsidRPr="001005A0" w:rsidRDefault="00E5590D" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E558D83" w14:textId="77777777" w:rsidR="00E5590D" w:rsidRPr="001005A0" w:rsidRDefault="00E5590D" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="7F92B1E1" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="59949788" w14:textId="77777777" w:rsidR="00E5590D" w:rsidRPr="001005A0" w:rsidRDefault="00E5590D" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="5A125B3A" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25AA2F0C" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="16E242A1" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>India</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDBB30F" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="0122E918" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6370F5CD" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="3F27D57E" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="3354DF96" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="735B6F75" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39BF00F8" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="0D42AE55" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Japan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F950A39" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="52269E09" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43B62EA2" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="13D1362C" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="2E89B116" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="1A514FE1" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7636180A" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="15CFCCE0" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mexico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14452C99" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="5FF35A1B" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCCB1E3" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="185F07E2" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="15D4A882" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="0D3F0FA3" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C17EE41" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="3C723D9C" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>South American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1C1D44" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="05B25F78" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9B7186" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="2DDCF93E" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="2705313F" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="4BC7A7B3" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10BE39A7" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="47479A36" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Native American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB67942" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="20F3D3B9" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F56BEA8" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="2CBD1F15" w14:textId="77777777" w:rsidTr="001005A0">
+          <w:p w14:paraId="450E2C56" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00130635" w:rsidRPr="001005A0" w14:paraId="7D36AE3B" w14:textId="77777777" w:rsidTr="001005A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11527A92" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="45794A4E" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005A0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SE Asia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2434EB9D" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="592468BA" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3F9ED5" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
+          <w:p w14:paraId="64D291F7" w14:textId="77777777" w:rsidR="00130635" w:rsidRPr="001005A0" w:rsidRDefault="00130635" w:rsidP="00FD0DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E5E29F7" w14:textId="77777777" w:rsidR="00C01E34" w:rsidRDefault="00C01E34" w:rsidP="00130635">
+    <w:p w14:paraId="35C71727" w14:textId="77777777" w:rsidR="00C01E34" w:rsidRDefault="00C01E34" w:rsidP="00130635">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D7CD18E" w14:textId="77777777" w:rsidR="003314A0" w:rsidRDefault="003314A0" w:rsidP="00130635">
+    <w:p w14:paraId="31D0079D" w14:textId="77777777" w:rsidR="003314A0" w:rsidRDefault="003314A0" w:rsidP="00130635">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="71AC77E4" w14:textId="77777777" w:rsidTr="00546E23">
+      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="746E28C3" w14:textId="77777777" w:rsidTr="00546E23">
         <w:trPr>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="288012EC" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="00430AB0" w:rsidP="00864514">
+          <w:p w14:paraId="14C0E0B6" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="00430AB0" w:rsidP="00864514">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MISCELLANEOUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5462B582" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="00864514" w:rsidP="00130635">
+          <w:p w14:paraId="46797551" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="00864514" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E23">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="69DA2AE5" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="000F2810" w:rsidRDefault="000F2810" w:rsidP="00130635">
+          <w:p w14:paraId="3C967E0A" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="000F2810" w:rsidRDefault="000F2810" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2810">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="6257FC16" w14:textId="77777777" w:rsidTr="00546E23">
-[...4 lines deleted...]
-          <w:p w14:paraId="00806AD4" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="12FAD506" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="411EA698" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Chimney sweep and his sister (clothes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598F0A60" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="4FE9E278" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8DEA07" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="5AA1F9D9" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="0515B6C1" w14:textId="77777777" w:rsidTr="00546E23">
-[...4 lines deleted...]
-          <w:p w14:paraId="646EC742" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="6D1476E9" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCAFCD4" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dinosaurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DF2511" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="75522CF3" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="739DBAD7" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="6C93619B" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="29814F5E" w14:textId="77777777" w:rsidTr="00546E23">
-[...4 lines deleted...]
-          <w:p w14:paraId="2D10CC47" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="208B94CA" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4522AF5F" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Explorers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7879822D" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="5EAEAA8C" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6883F600" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="6DD1B14C" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="2FF2903E" w14:textId="77777777" w:rsidTr="00546E23">
-[...4 lines deleted...]
-          <w:p w14:paraId="60CE9C2B" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="3CD504B6" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D7DDAE" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00430AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fireman’s uniform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714A0159" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="65601CF2" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F22AA78" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="33436DB8" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A140D0" w:rsidRPr="00546E23" w14:paraId="61C9CAB3" w14:textId="77777777" w:rsidTr="00546E23">
-[...16 lines deleted...]
-              <w:t>Garden Explorers (KS1)</w:t>
+      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="1EBC6BD9" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53227DED" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00430AB0" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00430AB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Pirates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67FFD15C" w14:textId="77777777" w:rsidR="00A140D0" w:rsidRPr="00546E23" w:rsidRDefault="00A140D0" w:rsidP="00130635">
+          <w:p w14:paraId="6D45D5B2" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0FB619" w14:textId="77777777" w:rsidR="00A140D0" w:rsidRPr="00546E23" w:rsidRDefault="00A140D0" w:rsidP="00130635">
+          <w:p w14:paraId="2B23FD62" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5084" w:rsidRPr="00546E23" w14:paraId="715ED5E5" w14:textId="77777777" w:rsidTr="00546E23">
-[...16 lines deleted...]
-              <w:t>Pirates</w:t>
+      <w:tr w:rsidR="000C0FEA" w:rsidRPr="00546E23" w14:paraId="618F2B7A" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D82361B" w14:textId="77777777" w:rsidR="000C0FEA" w:rsidRPr="00430AB0" w:rsidRDefault="00C07719" w:rsidP="00130635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Rainforests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6183B085" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="47626E38" w14:textId="77777777" w:rsidR="000C0FEA" w:rsidRPr="00546E23" w:rsidRDefault="000C0FEA" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1417D54E" w14:textId="77777777" w:rsidR="008D5084" w:rsidRPr="00546E23" w:rsidRDefault="008D5084" w:rsidP="00130635">
+          <w:p w14:paraId="262B2DF7" w14:textId="77777777" w:rsidR="000C0FEA" w:rsidRPr="00546E23" w:rsidRDefault="000C0FEA" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C0FEA" w:rsidRPr="00546E23" w14:paraId="15AF5093" w14:textId="77777777" w:rsidTr="00546E23">
-[...4 lines deleted...]
-          <w:p w14:paraId="5E4093BF" w14:textId="77777777" w:rsidR="000C0FEA" w:rsidRPr="00430AB0" w:rsidRDefault="00C07719" w:rsidP="00130635">
+      <w:tr w:rsidR="00430AB0" w:rsidRPr="00546E23" w14:paraId="5B781748" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C83E3DA" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="00430AB0" w:rsidRDefault="00C07719" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Rainforests</w:t>
+              <w:t>Rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E70F368" w14:textId="77777777" w:rsidR="000C0FEA" w:rsidRPr="00546E23" w:rsidRDefault="000C0FEA" w:rsidP="00130635">
+          <w:p w14:paraId="7AC8F7AF" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="00546E23" w:rsidRDefault="00430AB0" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E36C1A2" w14:textId="77777777" w:rsidR="000C0FEA" w:rsidRPr="00546E23" w:rsidRDefault="000C0FEA" w:rsidP="00130635">
+          <w:p w14:paraId="0AD2FE72" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="00546E23" w:rsidRDefault="00430AB0" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430AB0" w:rsidRPr="00546E23" w14:paraId="06784B66" w14:textId="77777777" w:rsidTr="00546E23">
-[...16 lines deleted...]
-              <w:t>Rocks</w:t>
+      <w:tr w:rsidR="000F2810" w:rsidRPr="00546E23" w14:paraId="30346C2B" w14:textId="77777777" w:rsidTr="00546E23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29220404" w14:textId="77777777" w:rsidR="000F2810" w:rsidRPr="00BB4248" w:rsidRDefault="00641675" w:rsidP="00130635">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4248">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Oceans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4659C62A" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="00546E23" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+          <w:p w14:paraId="1900E5A5" w14:textId="77777777" w:rsidR="000F2810" w:rsidRPr="00546E23" w:rsidRDefault="000F2810" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D14150B" w14:textId="77777777" w:rsidR="00430AB0" w:rsidRPr="00546E23" w:rsidRDefault="00430AB0" w:rsidP="00130635">
+          <w:p w14:paraId="5276BCC3" w14:textId="77777777" w:rsidR="000F2810" w:rsidRPr="00546E23" w:rsidRDefault="000F2810" w:rsidP="00130635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2810" w:rsidRPr="00546E23" w14:paraId="0B876148" w14:textId="77777777" w:rsidTr="00546E23">
-[...52 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63ABAD38" w14:textId="77777777" w:rsidR="008D5084" w:rsidRDefault="008D5084" w:rsidP="00130635">
+    <w:p w14:paraId="6626739A" w14:textId="77777777" w:rsidR="008D5084" w:rsidRDefault="008D5084" w:rsidP="00130635">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D5084" w:rsidSect="007A462C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DE3866A" w14:textId="77777777" w:rsidR="00ED02FB" w:rsidRDefault="00ED02FB">
+    <w:p w14:paraId="737939D6" w14:textId="77777777" w:rsidR="00D8692A" w:rsidRDefault="00D8692A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79E12691" w14:textId="77777777" w:rsidR="00ED02FB" w:rsidRDefault="00ED02FB">
+    <w:p w14:paraId="586DA549" w14:textId="77777777" w:rsidR="00D8692A" w:rsidRDefault="00D8692A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4312,81 +4213,91 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77A0CFF6" w14:textId="77777777" w:rsidR="00402A3E" w:rsidRPr="008523ED" w:rsidRDefault="00402A3E" w:rsidP="00605AAB">
+  <w:p w14:paraId="536391FC" w14:textId="77777777" w:rsidR="00F13FC0" w:rsidRDefault="00F13FC0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4263F1DB" w14:textId="77777777" w:rsidR="00402A3E" w:rsidRPr="008523ED" w:rsidRDefault="00402A3E" w:rsidP="00605AAB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6F57180F" w14:textId="77777777" w:rsidR="000A0E43" w:rsidRPr="008523ED" w:rsidRDefault="008523ED" w:rsidP="00605AAB">
+  <w:p w14:paraId="0F424091" w14:textId="77777777" w:rsidR="000A0E43" w:rsidRPr="008523ED" w:rsidRDefault="008523ED" w:rsidP="00605AAB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008523ED">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Please r</w:t>
     </w:r>
     <w:r w:rsidR="009F5FFD" w:rsidRPr="008523ED">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
@@ -4441,72 +4352,92 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sls@wirral.gov.uk</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00FD7196">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DE91CE4" w14:textId="77777777" w:rsidR="00F13FC0" w:rsidRDefault="00F13FC0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E15A5A4" w14:textId="77777777" w:rsidR="00ED02FB" w:rsidRDefault="00ED02FB">
+    <w:p w14:paraId="343D697F" w14:textId="77777777" w:rsidR="00D8692A" w:rsidRDefault="00D8692A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A6843E8" w14:textId="77777777" w:rsidR="00ED02FB" w:rsidRDefault="00ED02FB">
+    <w:p w14:paraId="638A6F40" w14:textId="77777777" w:rsidR="00D8692A" w:rsidRDefault="00D8692A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63C9CB12" w14:textId="77777777" w:rsidR="002319C6" w:rsidRDefault="0056291B" w:rsidP="00E66B1A">
+  <w:p w14:paraId="796D943A" w14:textId="77777777" w:rsidR="00F13FC0" w:rsidRDefault="00F13FC0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7735237F" w14:textId="77777777" w:rsidR="002319C6" w:rsidRDefault="0056291B" w:rsidP="00E66B1A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk40873875"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -4641,74 +4572,74 @@
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002319C6">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="001D577F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>a</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4F80672D" w14:textId="77777777" w:rsidR="008D0D6F" w:rsidRDefault="002319C6" w:rsidP="00A6640E">
+  <w:p w14:paraId="4C9FAC88" w14:textId="77777777" w:rsidR="008D0D6F" w:rsidRDefault="002319C6" w:rsidP="00A6640E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0C0309EF" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRPr="000C3421" w:rsidRDefault="008D0D6F" w:rsidP="00A6640E">
+  <w:p w14:paraId="24AACA47" w14:textId="77777777" w:rsidR="00DF3856" w:rsidRPr="000C3421" w:rsidRDefault="008D0D6F" w:rsidP="00A6640E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Sorry</w:t>
     </w:r>
     <w:r w:rsidR="000C3421" w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> usually</w:t>
     </w:r>
     <w:r w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
@@ -4724,51 +4655,51 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009E392E" w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:u w:val="single"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>ONE</w:t>
     </w:r>
     <w:r w:rsidR="00A6640E" w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>artefact loan per year group</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BA0CE78" w14:textId="77777777" w:rsidR="00E43EA7" w:rsidRDefault="002319C6" w:rsidP="002319C6">
+  <w:p w14:paraId="471EDCB6" w14:textId="77777777" w:rsidR="00E43EA7" w:rsidRDefault="002319C6" w:rsidP="002319C6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A6640E">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>School</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA147F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">…………………………………………………………………………………………  </w:t>
     </w:r>
     <w:r w:rsidR="008D0D6F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
@@ -4813,199 +4744,220 @@
       <w:t>…………….</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA147F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DF3856">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="0"/>
-  <w:p w14:paraId="131DB7B9" w14:textId="77777777" w:rsidR="002319C6" w:rsidRDefault="00DF3856" w:rsidP="002319C6">
+  <w:p w14:paraId="06060092" w14:textId="77777777" w:rsidR="002319C6" w:rsidRDefault="00DF3856" w:rsidP="002319C6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00A6640E">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">                                     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00E43EA7">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52DE9685" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F" w:rsidP="001D577F">
+  <w:p w14:paraId="3A8B390B" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F" w:rsidP="001D577F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>W</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA147F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>irral Schools L</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>ibrary Service   0151 666 3200      Requests: Artefacts                         Form SLS 3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="40413C91" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F" w:rsidP="001D577F">
+  <w:p w14:paraId="0A182BD9" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F" w:rsidP="001D577F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="21BD4EC2" w14:textId="77777777" w:rsidR="001D577F" w:rsidRPr="000C3421" w:rsidRDefault="001D577F" w:rsidP="001D577F">
+  <w:p w14:paraId="5C56D6EF" w14:textId="5C39E0F2" w:rsidR="001D577F" w:rsidRPr="000C3421" w:rsidRDefault="001D577F" w:rsidP="001D577F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Sorry </w:t>
     </w:r>
     <w:r w:rsidR="000C3421" w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">usually only </w:t>
+      <w:t xml:space="preserve">usually </w:t>
     </w:r>
     <w:r w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:u w:val="single"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>ONE</w:t>
     </w:r>
     <w:r w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> artefact loan p</w:t>
     </w:r>
     <w:r w:rsidR="000C3421" w:rsidRPr="000C3421">
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">er year group </w:t>
+      <w:t>er</w:t>
+    </w:r>
+    <w:r w:rsidR="00F13FC0">
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> standard </w:t>
+    </w:r>
+    <w:r w:rsidR="000C3421" w:rsidRPr="000C3421">
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>year group</w:t>
+    </w:r>
+    <w:r w:rsidR="00F13FC0">
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76833846" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F" w:rsidP="001D577F">
+  <w:p w14:paraId="0A806405" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F" w:rsidP="001D577F">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A6640E">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>School</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA147F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">…………………………………………………………………………………………  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
@@ -5042,51 +4994,51 @@
       </w:rPr>
       <w:t>Year</w:t>
     </w:r>
     <w:r w:rsidRPr="00E43EA7">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>…………</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA147F">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2312C06E" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F">
+  <w:p w14:paraId="7A89DB72" w14:textId="77777777" w:rsidR="001D577F" w:rsidRDefault="001D577F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF517B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B80AE1D4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5165,256 +5117,252 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="598026644">
+  <w:num w:numId="1" w16cid:durableId="1461994103">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D1310C"/>
     <w:rsid w:val="000323B2"/>
     <w:rsid w:val="000337E5"/>
     <w:rsid w:val="00054C0D"/>
     <w:rsid w:val="00086ABD"/>
     <w:rsid w:val="000A0E43"/>
     <w:rsid w:val="000C0FEA"/>
     <w:rsid w:val="000C3421"/>
     <w:rsid w:val="000D2128"/>
     <w:rsid w:val="000F0603"/>
     <w:rsid w:val="000F2810"/>
     <w:rsid w:val="001005A0"/>
     <w:rsid w:val="00106293"/>
     <w:rsid w:val="001109CA"/>
     <w:rsid w:val="00130635"/>
     <w:rsid w:val="001329BA"/>
     <w:rsid w:val="001501FA"/>
     <w:rsid w:val="001920F4"/>
     <w:rsid w:val="001963E0"/>
     <w:rsid w:val="001A1EBE"/>
     <w:rsid w:val="001B78EC"/>
     <w:rsid w:val="001D577F"/>
+    <w:rsid w:val="002240B2"/>
     <w:rsid w:val="002319C6"/>
     <w:rsid w:val="0024386A"/>
     <w:rsid w:val="002559EE"/>
     <w:rsid w:val="00280A8E"/>
     <w:rsid w:val="00280DED"/>
     <w:rsid w:val="002C1FEF"/>
-    <w:rsid w:val="002E7CC4"/>
     <w:rsid w:val="002F223F"/>
     <w:rsid w:val="002F410D"/>
     <w:rsid w:val="00307976"/>
     <w:rsid w:val="003314A0"/>
     <w:rsid w:val="00357343"/>
     <w:rsid w:val="00361FDD"/>
+    <w:rsid w:val="003702BD"/>
     <w:rsid w:val="00402A3E"/>
     <w:rsid w:val="00403E31"/>
     <w:rsid w:val="00416584"/>
     <w:rsid w:val="00430AB0"/>
+    <w:rsid w:val="00472F47"/>
+    <w:rsid w:val="00473442"/>
     <w:rsid w:val="004760EC"/>
     <w:rsid w:val="004810B5"/>
     <w:rsid w:val="004C1437"/>
     <w:rsid w:val="004C6E9E"/>
-    <w:rsid w:val="004E3BF7"/>
     <w:rsid w:val="004F632E"/>
     <w:rsid w:val="00546E23"/>
     <w:rsid w:val="0056291B"/>
     <w:rsid w:val="00595EF1"/>
     <w:rsid w:val="005A1250"/>
     <w:rsid w:val="005B5CF0"/>
     <w:rsid w:val="005D5804"/>
     <w:rsid w:val="00605AAB"/>
     <w:rsid w:val="00641675"/>
-    <w:rsid w:val="00652AEB"/>
     <w:rsid w:val="00695FD8"/>
+    <w:rsid w:val="006A089A"/>
     <w:rsid w:val="006B1A32"/>
     <w:rsid w:val="006E5D8F"/>
+    <w:rsid w:val="006F79E6"/>
+    <w:rsid w:val="007327BF"/>
     <w:rsid w:val="00732D2F"/>
     <w:rsid w:val="00743462"/>
     <w:rsid w:val="007567CC"/>
     <w:rsid w:val="00764D6E"/>
     <w:rsid w:val="00780C32"/>
     <w:rsid w:val="007940B2"/>
     <w:rsid w:val="00794578"/>
     <w:rsid w:val="007A1EAF"/>
     <w:rsid w:val="007A462C"/>
+    <w:rsid w:val="007C7703"/>
     <w:rsid w:val="007F58B2"/>
     <w:rsid w:val="00844DE3"/>
     <w:rsid w:val="00852385"/>
     <w:rsid w:val="008523ED"/>
     <w:rsid w:val="00864514"/>
-    <w:rsid w:val="00866236"/>
     <w:rsid w:val="00866512"/>
     <w:rsid w:val="0087484B"/>
     <w:rsid w:val="0088735F"/>
     <w:rsid w:val="00894B36"/>
+    <w:rsid w:val="008C58E7"/>
     <w:rsid w:val="008D0D6F"/>
     <w:rsid w:val="008D5084"/>
     <w:rsid w:val="008F798A"/>
     <w:rsid w:val="00922BF0"/>
     <w:rsid w:val="00933EE2"/>
     <w:rsid w:val="00934626"/>
     <w:rsid w:val="00942663"/>
     <w:rsid w:val="00944D5F"/>
+    <w:rsid w:val="00966A6B"/>
     <w:rsid w:val="009767D5"/>
     <w:rsid w:val="00986906"/>
     <w:rsid w:val="009E392E"/>
     <w:rsid w:val="009E60AD"/>
     <w:rsid w:val="009F5FFD"/>
-    <w:rsid w:val="00A140D0"/>
     <w:rsid w:val="00A617DF"/>
     <w:rsid w:val="00A6640E"/>
     <w:rsid w:val="00AE011C"/>
     <w:rsid w:val="00AF4B0F"/>
     <w:rsid w:val="00B27ADD"/>
+    <w:rsid w:val="00B3644A"/>
     <w:rsid w:val="00B63868"/>
     <w:rsid w:val="00B64DC7"/>
     <w:rsid w:val="00B84047"/>
     <w:rsid w:val="00BA48FD"/>
     <w:rsid w:val="00BB4248"/>
     <w:rsid w:val="00C01E34"/>
     <w:rsid w:val="00C07719"/>
     <w:rsid w:val="00C126BC"/>
     <w:rsid w:val="00C56E7C"/>
     <w:rsid w:val="00CA5A59"/>
     <w:rsid w:val="00CE5885"/>
     <w:rsid w:val="00CF1A20"/>
     <w:rsid w:val="00D04D90"/>
     <w:rsid w:val="00D1310C"/>
     <w:rsid w:val="00D25C29"/>
     <w:rsid w:val="00D36497"/>
     <w:rsid w:val="00D67EC4"/>
+    <w:rsid w:val="00D74692"/>
+    <w:rsid w:val="00D8692A"/>
     <w:rsid w:val="00DF3856"/>
     <w:rsid w:val="00DF7C41"/>
     <w:rsid w:val="00E06EAE"/>
     <w:rsid w:val="00E27466"/>
     <w:rsid w:val="00E43EA7"/>
     <w:rsid w:val="00E5590D"/>
     <w:rsid w:val="00E66B1A"/>
     <w:rsid w:val="00E708EB"/>
     <w:rsid w:val="00E912C9"/>
     <w:rsid w:val="00E9739E"/>
-    <w:rsid w:val="00ED02FB"/>
     <w:rsid w:val="00EE6A7D"/>
+    <w:rsid w:val="00F13FC0"/>
     <w:rsid w:val="00F7342E"/>
     <w:rsid w:val="00F75643"/>
     <w:rsid w:val="00FA147F"/>
     <w:rsid w:val="00FC5DA6"/>
     <w:rsid w:val="00FD0DC2"/>
     <w:rsid w:val="00FD7196"/>
     <w:rsid w:val="00FD7333"/>
     <w:rsid w:val="00FE6F4D"/>
     <w:rsid w:val="00FF44C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="381AD09B"/>
+  <w14:docId w14:val="1627E815"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F4618C19-D61A-454D-8EDF-43324DA0A33A}"/>
+  <w15:docId w15:val="{8D04180B-70D7-44A1-A275-37D93805789D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5805,54 +5753,54 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="001D577F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sls@wirral.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -6018,65 +5966,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6097,126 +6045,106 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28415E57-6656-4C35-80BD-822FB330D688}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SLS 3-3a - Artefacts.doc (Revised Sept. 25)</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>191</Words>
-  <Characters>1093</Characters>
+  <Words>187</Words>
+  <Characters>1067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wirral Schools Library Service                  RE and History Artefact   Requests</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Wirral MBC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1282</CharactersWithSpaces>
+  <CharactersWithSpaces>1252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>131189</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:sls@wirral.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>