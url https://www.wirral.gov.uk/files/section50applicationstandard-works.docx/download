--- v0 (2025-10-16)
+++ v1 (2026-04-30)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4788E9FB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>GENERAL CONDITIONS FOR BREAKING OPEN THE HIGHWAY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A85126E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -630,51 +631,50 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8EBC97" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE REQUIREMENTS, TO BE READ IN CONJUNCTION WITH THE GENERAL REQUIREMENTS FOR BREAKING OPEN THE HIGHWAY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE5C5A5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DC2E26" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1159,210 +1159,201 @@
       <w:r w:rsidR="009F0FCB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidR="005C35F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.            DATE………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BFE392" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="005C35F2" w:rsidP="009107EA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">STANDARD WORKS NOTICE FOR DURATIONS OF BETWEEN 4 AND 10 </w:t>
       </w:r>
       <w:r w:rsidR="009107EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">WORKING </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>DAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508A1B66" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="009F0FCB" w:rsidP="005C35F2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w14:paraId="4B6C8908" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5D49FD35" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A83BC55" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2ADD002B" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="005C35F2" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5C2BB0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
@@ -1381,56 +1372,50 @@
           </w:tcPr>
           <w:p w14:paraId="1A04F660" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="005C35F2" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7CDDA139" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DD1CEAD" w14:textId="77777777" w:rsidR="004F1032" w:rsidRDefault="009F0FCB" w:rsidP="004F1032">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1515,155 +1500,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0514AFAB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="004F1032" w:rsidP="004F1032">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05A3ED92" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6D5C6798" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D7F07D5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3221EEE1" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CFF1DAB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0DB8F147" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AD60BB2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -1884,51 +1851,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DCBF05B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53D0ACD2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0782E55C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -1968,51 +1935,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C61291B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5672AB07" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08180A8E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
@@ -2068,130 +2034,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CB52E2B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0BCB7824" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B0CF97A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="25FF4255" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17CCC71C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5D61DE5F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CA08375" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2343,51 +2291,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EA4CCE9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5355CEE0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -2428,56 +2376,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58DE25ED" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7E4CF634" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E9CC439" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -2596,51 +2538,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FE5DD81" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="006F5D55" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -2673,56 +2615,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B33D3B1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="295A216B" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="698E1EFA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2865,247 +2801,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="548857DA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D9F36D1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3006A3A1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09C017B5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2AFE04C6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01C0D539" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC0ACE5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43B5A815" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0B6D1E08" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E09DCEB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="30CDEC0C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7425D9B7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -3168,84 +3086,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7A6C8DAE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31843842" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="386F131E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="183D4942" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -3284,56 +3202,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09EBA963" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0A40B0C0" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66E551DA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3420,78 +3332,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15BD3CF2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D7D347" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DD10995" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -3543,56 +3455,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62CA6990" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6186C54F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EC97DC1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3674,84 +3580,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="68801027" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13F89411" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4255193B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="55B5CA18" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -3790,56 +3696,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19300043" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3AAD50A7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A4C3FAB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3926,78 +3826,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="777F4E22" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69E57119" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2230CAF0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -4049,56 +3949,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31879D61" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="628A8C86" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25FBFC46" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4180,84 +4074,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="12AC0BC4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4C1DAA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1C1AFD31" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="52701325" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -4296,56 +4190,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="545F2E92" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="67363B46" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="783DE9B0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4432,77 +4320,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="544FD56F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15BBE1A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63CCDE2B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -4554,56 +4442,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CA23E21" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="42571FCD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="268CCA9E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4685,75 +4567,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2098D270" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21CDCFC2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6FA7FA60" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1A3D17DC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -4792,130 +4674,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EBC8C17" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7D6FB260" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="236BE653" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="438A0431" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="411AFDDE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="38FC8E06" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20CF9DC6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -5134,51 +4998,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E26FAD1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6871057B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5220,51 +5084,51 @@
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F706919" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5322,56 +5186,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A04E61C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="27E0A142" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BE14B74" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -5521,51 +5379,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE3A8F5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14D588A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5575,51 +5433,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EE88413" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="191FAE16" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5654,163 +5512,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="427F4757" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3DA166B2" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F9733D8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16ACE1A1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01589038" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7CC2F1DB" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73ED96E6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3648C1F7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC56BF2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -5858,51 +5698,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FAA979A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E86FB23" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5914,107 +5754,101 @@
           <w:p w14:paraId="2B5D41DC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33B46E16" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF021AD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0BE5E17C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2045EB96" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -6055,246 +5889,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CAF595F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E0487E5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EDE5C18" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="737FE0F4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="59C100CD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D081ACE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AF912A0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="104C4A09" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6A5DB37C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C48A7E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3AAD67D3" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27BB9E33" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -6331,387 +6147,351 @@
           <w:p w14:paraId="11643C49" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D696E1F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60B27E8A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="01234EA9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2974CE83" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0525B711" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="428D5F6B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4492644A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F1E36B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1F31854C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12ECBD94" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="07AD96F7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49D386BB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52E490C5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2592B16E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="76D85E1A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29853894" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1439A167" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="659F1191" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -6891,219 +6671,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B766DBB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="295C6093" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="57F19F5F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B7BF3A6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="57F19F5F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="6B7BF3A6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="0D3F15FA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="483AD63C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2F5051B1" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01F1AB96" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="41727D07" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="375AAF9F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -7286,450 +7054,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D92DB1E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55ECD6E1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="79FC4C6D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F0CF7DE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="79FC4C6D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="5F0CF7DE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="0F8DECAC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52BD40F9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2C9B8737" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="603356F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="021CD049" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="659F01C6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00633394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2013FCFF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39DD83FA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0C2E6BD8" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="266F386B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13D427AF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D0321A4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4F13DB8B" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BEBFA15" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56E5F5CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="42F39FA1" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47DA3910" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -7737,194 +7475,185 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="173FC2BA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STANDARD WORKS NOTICE FOR DURATIONS OF BETWEEN 4 AND 10 WORKING DAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041E07E1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2A0B6C39" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0F20FFF5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00081CD8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52473ED8" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1242BD0A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -7953,56 +7682,50 @@
           </w:tcPr>
           <w:p w14:paraId="255ADE35" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="0068772C" w:rsidRDefault="005C35F2" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="106ACBAA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13439FCD" w14:textId="77777777" w:rsidR="004F1032" w:rsidRDefault="009F0FCB" w:rsidP="004F1032">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8087,155 +7810,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3407C98D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="004F1032" w:rsidP="004F1032">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29CBF460" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="51E4DC48" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C13E27E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5BD2FE69" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53E38E32" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="27E58362" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4876F1B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -8456,51 +8161,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DE793C7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="181D3168" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32FD283E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -8540,51 +8245,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16736B8E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64F1F123" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BCC1A7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
@@ -8640,130 +8344,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F4F1500" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0976E239" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AEE0D09" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="691A014A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30D150EA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="52A88FAD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25B05D62" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -8906,51 +8592,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F6F3880" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68D76FFF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -8991,56 +8677,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4474DF55" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="548464EA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="279CCAD9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -9159,51 +8839,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AEAF684" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33000DCF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -9236,56 +8916,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4104141D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7E98F5DA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="762050AD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -9436,247 +9110,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06EDB3A3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68112032" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="740D0FE7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="342806C8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="149958FD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D1CAC2C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6005F71D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FE5F949" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="09A3AEB8" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59F791DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2B2BE5C0" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67727DBE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -9739,84 +9395,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5AC9AD0E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0600C7A8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="66F83C24" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5C280F30" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -9855,56 +9511,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B573228" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="34E6114B" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E19B996" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -9991,78 +9641,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59D214B1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B70B885" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E63A792" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -10114,56 +9764,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0746743E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="46DBF332" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79322882" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10245,84 +9889,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3ED9FAA6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B719835" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5FE9044A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="09567F53" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -10361,56 +10005,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21B20E51" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="24B95A30" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F0DA0B9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10497,78 +10135,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54C648E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55E737FB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="225B7A44" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -10620,56 +10258,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20C79C06" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="56654B5C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75C5AC44" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10751,84 +10383,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="57F2D7CA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A4D502E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2309A87D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="44918A98" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -10867,56 +10499,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D844558" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4C70FBCA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0708F526" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -11003,77 +10629,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29D4DD42" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6638E758" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="301007EA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -11125,56 +10751,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="015F9F5A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="31F17EBF" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="257841C9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -11256,75 +10876,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="06F56202" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EBD90EA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="196D1E9A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0A3BB943" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -11363,130 +10983,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CC1CD64" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2481DCF3" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18984453" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="779F1585" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="250623FB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4E433A51" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D097824" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -11705,51 +11307,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28F31217" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1009BA06" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -11791,51 +11393,51 @@
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60D5AE56" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -11893,56 +11495,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17C3D15A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7080924F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0421205A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -12092,51 +11688,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C46C8F9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3298D658" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12146,51 +11742,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C63B84D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08A21CA5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12225,163 +11821,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="612200AB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4C81AF59" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F79DA03" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50AD5B90" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="259E7F2D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="383D9AD6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2630C68B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2556B28E" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E69E380" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -12429,51 +12007,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3270353A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15B6B788" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -12485,107 +12063,101 @@
           <w:p w14:paraId="1DAB9E7F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BEC298E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E030800" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="39E1A0BB" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A0CC12A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -12626,246 +12198,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FB41370" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A5A70F4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AABFC22" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42F486BC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5A388FC7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FDFF5E2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DE8B1AC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12F4F3C5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="17B1118D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46F09C82" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3362DD63" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EFB1E64" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -12902,387 +12456,351 @@
           <w:p w14:paraId="180F759E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="241FF9A1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79B86E0D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="47EE94AA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72D3F1C2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2AC80283" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26CA1AE5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32769491" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A2E3C32" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0459A989" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="561525D8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0DE8D74E" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EC9ACFB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19FE0C93" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="423532C0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4D6E016C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38987FDD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="040003BE" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="103978A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -13462,219 +12980,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="506A7004" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E582A43" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="375A19E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A01998" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="375A19E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="16A01998" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="1702A6ED" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BCA893E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="77410967" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F9C38F0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5C8626BB" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1512B9CB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -13857,450 +13363,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02CBDE5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="621E5B51" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="41A221D9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F95023" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="41A221D9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="03F95023" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="0E83FB13" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7843CFC1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="17F1A364" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2188CB72" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2945BC43" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C15F80A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00633394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61D960C3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B61FD77" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="15A96AD8" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73541DE5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D0BC5EF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47B569D2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="46DDF5FE" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F7493DF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56599CB7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="51046123" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C32DF20" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -14308,194 +13784,185 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="300F5ABA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>STANDARD WORKS NOTICE FOR DURATIONS OF BETWEEN 4 AND 10 WORKING DAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58185155" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="46D29FC0" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="37F519D3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50EC755D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A5F5617" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56767A02" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -14517,56 +13984,50 @@
           </w:tcPr>
           <w:p w14:paraId="1A338DC6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="005C35F2" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="459BC106" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="194752C8" w14:textId="77777777" w:rsidR="004F1032" w:rsidRDefault="009F0FCB" w:rsidP="004F1032">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -14651,155 +14112,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E3207EC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="004F1032" w:rsidP="004F1032">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4066DF92" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1FB81EF2" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0348ECFC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="78E346E3" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7587E183" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="76D8992C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42236CAC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -15020,51 +14463,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17118687" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1662A211" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60F0226B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -15104,51 +14547,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="496DDBBC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16939EF5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3845D773" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
@@ -15204,130 +14646,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65833D6E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="38320E7F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E79229F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="33F0249A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7362E4CB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="47AAE037" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EB8EE4E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -15470,51 +14894,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63B44469" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15B15CB8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -15555,56 +14979,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="116E1867" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7EFF0B62" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01686BAF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -15723,51 +15141,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="744DD1DB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6878A4E9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -15800,56 +15218,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07165672" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5DB4CA74" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1964A2BE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -16000,247 +15412,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72E6AC84" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16753E50" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AE44E5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="139F34AF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="79E80CB5" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BC7BCC6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38A1E2B4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3582E716" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="68414533" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="563C742A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6736ECC5" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B089C7B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -16303,84 +15697,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="30FE4BEC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26B36604" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4B5D73A8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5B2AC374" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -16419,56 +15813,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1893552A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4D450263" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41262A77" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16555,78 +15943,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AC65F84" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="674B1069" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45C17498" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -16678,56 +16066,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C763110" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="10091E4E" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B79660E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16809,84 +16191,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5D5B816D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A811F66" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="669E4CA4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="61EF1F72" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -16925,56 +16307,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77298CBD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="31F9D82C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48DC62B0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17061,78 +16437,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78769004" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="777FCF81" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D4870FC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -17184,56 +16560,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B60F73D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1E12FE19" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58E6D0DF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17315,84 +16685,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6994F315" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="123E5981" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7CFC5A6A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="78258951" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -17431,56 +16801,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="721EAE56" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="154F37E9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59AACB70" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17567,77 +16931,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CAA856E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44CDB1D0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="222B6523" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -17689,56 +17053,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50D1A261" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="69D5B859" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B20A2DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17820,75 +17178,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5C9A27F9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20FC748B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="100FC05B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="47531DF4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -17927,130 +17285,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5026569D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="037E4D94" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="470E1D13" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="14452D09" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F72DAEB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="38B2FD39" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CDD6692" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -18269,51 +17609,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69904E71" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="601E294E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -18355,51 +17695,51 @@
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F41823E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -18457,56 +17797,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D650D10" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0B64AB40" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A94873" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -18656,51 +17990,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30965091" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="119D8EDD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18710,51 +18044,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="647E7300" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="620EA21C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18789,163 +18123,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="262598D3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3F5033BC" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="300A6C80" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AF13176" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32032FDE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="09D819BE" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02DD9635" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0C9B58DA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42604121" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -18993,51 +18309,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E558535" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71E40D55" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -19049,107 +18365,101 @@
           <w:p w14:paraId="54E066DF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FD74F8E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4213CC8F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4D28746D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EAC60F0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -19190,246 +18500,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="512440F1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76DC38E3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="797F4669" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22BD245B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="39BF7441" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24074A5F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46BCF102" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5976B30A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0734D404" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00DBB17E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4BF87158" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10B65B80" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -19466,387 +18758,351 @@
           <w:p w14:paraId="54CD5C79" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65616B04" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65536938" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="32214D1D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15211B4E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4167C507" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="429819D7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="602431CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6797B0D5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="71DD74C5" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44FE7BBA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="78AA0531" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57D5A07A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="397A4C5A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23CFDEFB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="74D53B5A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D9629FB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4CDD7AFA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3352DC3D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -20026,219 +19282,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="574343F9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A93899D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="191323EE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E56176A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="191323EE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="0E56176A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="17CCE898" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B03D3B4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5ABC371A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67C3B9CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="23900C20" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="019AD8C9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -20421,450 +19665,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0048EE82" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08F2A47B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="5F9CBF73" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B6992E9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="5F9CBF73" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="1B6992E9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="3C35ADAA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7254355C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="44A82A2F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="682DEB48" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="18AB6EDF" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02671EAD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00633394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49107EE8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18E15CA2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="028E8D58" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03C92773" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56FB105D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78AF925A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3DD5006D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31D12C2E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4098B7EE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2CBA1326" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F7E1CB5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -20892,51 +20106,50 @@
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="585CC6E3" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:sectPr w:rsidR="002D3D79">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A46C927" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>WIRRAL COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089FE371" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TECHNICAL SERVICES DEPARTMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E52CB4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -21082,99 +20295,108 @@
     <w:p w14:paraId="5FCC8E3F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>PURPOSE:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4579F209" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7247135D" w14:textId="5C333844" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+    <w:p w14:paraId="7247135D" w14:textId="696C24DA" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>INSPECTION O</w:t>
       </w:r>
       <w:r w:rsidR="00515DBF" w:rsidRPr="00C11E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve">F WORKS FIXED CHARGE </w:t>
       </w:r>
       <w:r w:rsidR="00416CE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00587E63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>1,000</w:t>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0659">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>038</w:t>
       </w:r>
       <w:r w:rsidR="00931385" w:rsidRPr="00C11E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C11E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> works betwee</w:t>
       </w:r>
       <w:r w:rsidR="00515DBF" w:rsidRPr="00C11E4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
@@ -21394,71 +20616,74 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>EXPIRY DATE</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>……………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449575EE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D9F557" w14:textId="190312DC" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+    <w:p w14:paraId="34D9F557" w14:textId="434C61D8" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">INSPECTION </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>FEE</w:t>
       </w:r>
       <w:r w:rsidR="00931385">
         <w:t xml:space="preserve">  £</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00587E63">
-        <w:t>1,000</w:t>
+        <w:t>1,0</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0659">
+        <w:t>38</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A5E831" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC9749E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>RECEIPT NO:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>……………………..</w:t>
@@ -21799,56 +21024,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PLEASE INDICATE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="15C54967" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D8A17F0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2-way</w:t>
@@ -21875,56 +21094,50 @@
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="780C5F38" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57306E82" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3-way</w:t>
             </w:r>
@@ -21950,56 +21163,50 @@
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="6B462158" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61934EE2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>4-way</w:t>
@@ -22618,73 +21825,66 @@
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="8122"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="79E25C59" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BC06DA4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403AE945" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>R1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F13DADA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRPr="0068772C" w:rsidRDefault="002D3D79">
             <w:pPr>
@@ -22783,56 +21983,50 @@
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="4752"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="5C8A6BCD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="523686D7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>TO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22850,56 +22044,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PURPOSE                                   Part N sent (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76880DE8" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="5A676A0D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45566E51" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FD2E0E9" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
@@ -22943,56 +22131,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="5F5EAE48" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DFF27D0" w14:textId="77777777" w:rsidR="004F1032" w:rsidRDefault="004F1032" w:rsidP="004F1032">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -23167,56 +22349,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A5168B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="175318CC" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4E50ED8D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11B61B8F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -23279,56 +22455,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="747A6A76" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="04237E8B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69EAFB2F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76B3394D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
@@ -23396,56 +22566,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5971F727" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="54EAEF3E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60BA5922" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -23555,56 +22719,50 @@
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="024F528E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F0F924C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
@@ -23642,56 +22800,50 @@
           </w:tcPr>
           <w:p w14:paraId="1FFEEEEB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="122075AE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="79850D3A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="381EC9DC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1032C037" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -23770,56 +22922,50 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11002"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="20DFDF22" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12641C37" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>LOCATION, DESCRIPTION OR HOUSE NAME OR NUMBER</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="259B301E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
@@ -23939,56 +23085,50 @@
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="187"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="166"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="1F4C3F27" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="107B86AB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DEA112E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
@@ -24462,56 +23602,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="234814A2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="26A9581B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1F8CC4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>DESCRIPTION OF WORKS</w:t>
             </w:r>
           </w:p>
@@ -24546,56 +23680,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="223438E5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48775FF7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0AF9EC3E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
           </w:tcPr>
           <w:p w14:paraId="49A5C153" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>COMMENTS (TRAFFIC MANAGEMENT OR OTHER)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F66BDC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -24636,86 +23764,74 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ECBAF17" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5708E304" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="6E22A1EA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
           </w:tcPr>
           <w:p w14:paraId="30E8CD8F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>REINSTATEMENT          CLOSING DIMENSIONS    LOCATION                      GUARANTEE DATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="2E58C8C9" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41AA8C56" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -24925,56 +24041,50 @@
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="7DEAA8C0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Permanent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="6085DAF9" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1B8463" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25237,56 +24347,50 @@
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="33AF20B0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="5E9BCB91" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A2E76E6" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25510,56 +24614,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C6EB829" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="605849CD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19DD6F3E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25783,56 +24881,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5D7EB0FA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="7CE8C2BE" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3614154A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26056,56 +25148,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0630102A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="3DBF99BF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0883E8AA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26372,56 +25458,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032DF331" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11032" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4446"/>
         <w:gridCol w:w="3564"/>
         <w:gridCol w:w="3022"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="137B66DD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14D74C36" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>www.wirral.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -26489,51 +25569,50 @@
     <w:p w14:paraId="7BE83AF3" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79"/>
     <w:p w14:paraId="172A6A20" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79"/>
     <w:p w14:paraId="51360C30" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="217E80FB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>UTILITY CONTACT LIST JULY 2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D26D41C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79"/>
     <w:p w14:paraId="25A3EF1F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79"/>
     <w:p w14:paraId="1D192D8A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>BT</w:t>
       </w:r>
       <w:r>
         <w:t>: - BRITISH TELECOM, NOTICE HANDLING CENTRE PP404B, TELECOM HOUSE, TRINITY STREET, HANLEY, STOKE ON TRENT ST1 5ND.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F4C03A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79"/>
     <w:p w14:paraId="6D7F5AA4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000080"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -27162,109 +26241,109 @@
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00123056" w:rsidRPr="00470C54">
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D4ABC1A" w14:textId="77777777" w:rsidR="006268E1" w:rsidRDefault="006268E1">
+    <w:p w14:paraId="691F0F88" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRDefault="00C8186C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="694C2BDE" w14:textId="77777777" w:rsidR="006268E1" w:rsidRDefault="006268E1">
+    <w:p w14:paraId="1342B4CB" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRDefault="00C8186C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wirral Font">
     <w:panose1 w:val="020B0903020102090204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5365191D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
@@ -27311,58 +26390,58 @@
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E1ED47D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41B39590" w14:textId="77777777" w:rsidR="006268E1" w:rsidRDefault="006268E1">
+    <w:p w14:paraId="2D3865B4" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRDefault="00C8186C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67D88920" w14:textId="77777777" w:rsidR="006268E1" w:rsidRDefault="006268E1">
+    <w:p w14:paraId="5BC6D602" w14:textId="77777777" w:rsidR="00C8186C" w:rsidRDefault="00C8186C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3742B8C5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D3DFD34" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -27600,129 +26679,133 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="654187252">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1258829303">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F5786"/>
     <w:rsid w:val="00006207"/>
     <w:rsid w:val="0002541F"/>
     <w:rsid w:val="00065CC9"/>
     <w:rsid w:val="000F5786"/>
     <w:rsid w:val="00123056"/>
     <w:rsid w:val="001509C0"/>
+    <w:rsid w:val="001A0659"/>
     <w:rsid w:val="00244E80"/>
     <w:rsid w:val="0028381F"/>
     <w:rsid w:val="002D3D79"/>
     <w:rsid w:val="002F459C"/>
     <w:rsid w:val="00416CE3"/>
+    <w:rsid w:val="004543D8"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00483727"/>
     <w:rsid w:val="004F1032"/>
     <w:rsid w:val="00515DBF"/>
     <w:rsid w:val="00587E63"/>
     <w:rsid w:val="005C0480"/>
     <w:rsid w:val="005C35F2"/>
     <w:rsid w:val="006268E1"/>
     <w:rsid w:val="00633394"/>
     <w:rsid w:val="0068772C"/>
     <w:rsid w:val="0075075A"/>
     <w:rsid w:val="00774C71"/>
     <w:rsid w:val="007E2C65"/>
     <w:rsid w:val="0083591A"/>
     <w:rsid w:val="008B5D90"/>
     <w:rsid w:val="008B7053"/>
     <w:rsid w:val="00907011"/>
     <w:rsid w:val="009107EA"/>
     <w:rsid w:val="00931385"/>
     <w:rsid w:val="009F0FCB"/>
     <w:rsid w:val="00A50F76"/>
     <w:rsid w:val="00AB7143"/>
     <w:rsid w:val="00B006B3"/>
     <w:rsid w:val="00BA5F9A"/>
     <w:rsid w:val="00C11E4C"/>
     <w:rsid w:val="00C2687B"/>
+    <w:rsid w:val="00C8186C"/>
     <w:rsid w:val="00DC5FCB"/>
     <w:rsid w:val="00E26558"/>
     <w:rsid w:val="00EC3620"/>
     <w:rsid w:val="00EE7098"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="582DA7EE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E66E7FD-006D-44A6-9725-42FD5BD493CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -28121,51 +27204,53 @@
       <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Wirral Font" w:hAnsi="Wirral Font"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="120"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
@@ -28639,75 +27724,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3086</Words>
-  <Characters>17593</Characters>
+  <Words>3080</Words>
+  <Characters>17590</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>41</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1465</Lines>
+  <Paragraphs>469</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NRSWA - NOTIFICATION &amp; RESPONSES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>W.M.B.C</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20638</CharactersWithSpaces>
+  <CharactersWithSpaces>20201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>3735641</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:CLHPipelineSystem@fishergerman.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687081</vt:i4>
       </vt:variant>
       <vt:variant>