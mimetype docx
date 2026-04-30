--- v0 (2025-10-16)
+++ v1 (2026-04-30)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7FEEB76C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>GENERAL CONDITIONS FOR BREAKING OPEN THE HIGHWAY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FFAE43" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -697,51 +698,50 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D3C097" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE REQUIREMENTS, TO BE READ IN CONJUNCTION WITH THE GENERAL REQUIREMENTS FOR BREAKING OPEN THE HIGHWAY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4690226B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22853A3D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1280,51 +1280,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C35F2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">            DATE………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0326B3F4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="006B7DE7" w:rsidP="006B7DE7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MINOR</w:t>
       </w:r>
       <w:r w:rsidR="005C35F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> WORKS NOTICE FOR DURATIONS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">UP TO WORKING 3 </w:t>
       </w:r>
       <w:r w:rsidR="005C35F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>DAYS</w:t>
@@ -1333,165 +1332,157 @@
     <w:p w14:paraId="7ED253CE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="009F0FCB" w:rsidP="005C35F2">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w14:paraId="18E7CD9E" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="65E60092" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B0BFD3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EBBD2DF" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="005C35F2" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3695B152" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
@@ -1524,56 +1515,50 @@
           </w:tcPr>
           <w:p w14:paraId="27C05774" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="005C35F2" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C35F2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6ABF7A92" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FC7DD06" w14:textId="77777777" w:rsidR="0073717F" w:rsidRDefault="009F0FCB" w:rsidP="0073717F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1658,155 +1643,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="161FEFAB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0073717F" w:rsidP="0073717F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="623A1EE1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="57DE3FB4" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ECE3544" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="75632148" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="043EB99B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2FC5755C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7700CD46" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -2027,51 +1994,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="620F6AB7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="047DD06A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B1357E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -2111,51 +2078,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15B8B37F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69CADAD0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="263948F0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
@@ -2211,130 +2177,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31BCB701" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7A2F693A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="453415A6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="709E3184" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07E4D3CE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0462CC46" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FDE912E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2486,51 +2434,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50878FEF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BA9AE25" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -2571,56 +2519,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FC0D972" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2E60F2D4" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D435572" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -2739,51 +2681,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AA4BD28" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CF9AC75" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -2816,56 +2758,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B4CDA56" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="766865D9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="585083D5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3008,247 +2944,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7181F904" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="223B0B5C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E2F9A78" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1345C377" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="32B140BA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E1829D3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20093E06" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D9D32C4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6B75FD96" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="550CE9E6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4203E5C2" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="288E45F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -3311,84 +3229,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="21C2B183" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4520B3AC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1299B976" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="2E6C8D87" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -3427,56 +3345,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2973294B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="07635BFD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A921034" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3563,78 +3475,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E169B41" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="144ED85E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FCF5A21" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -3686,56 +3598,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DD8F607" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="65CD5C77" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09CCACB0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3817,84 +3723,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1A2C3E00" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E534C49" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4CA24E88" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="09AB9239" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -3933,56 +3839,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A597AEB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="730F75C1" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12612BEE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4069,78 +3969,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="221CF07F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B42EA7D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="612A99A5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -4192,56 +4092,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15763657" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6D33EA48" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33255843" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4323,84 +4217,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1B8A5E8C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2659E306" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="61671F90" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4C32D4F8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -4439,56 +4333,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CFE273B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="50B30615" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BAFC310" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4575,77 +4463,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B3D9225" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="341C755A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42CEC45A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -4697,56 +4585,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0235455F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="48449239" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EFD32C9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4828,75 +4710,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="20719F1E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41F201BD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7C398034" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="44F85535" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -4935,130 +4817,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7247D1B2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6BE0F133" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09AA7897" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1434BF95" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F922225" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="351E5993" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46A67E50" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -5286,51 +5150,51 @@
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CDE9607" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5363,51 +5227,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76D3EC08" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B12EB37" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5465,56 +5329,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F33E67E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="39730EA9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="685F2229" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -5664,51 +5522,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75B16AD9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="325D04DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5718,51 +5576,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="359059D8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DD378D9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5797,163 +5655,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="301BE6D4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="001500CA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E06335A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EECC1E3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BD6F229" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6CA0DB63" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40CBFC75" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="106F1F75" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="720D45FF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -6001,51 +5841,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65B58810" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0031C2DB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -6057,107 +5897,101 @@
           <w:p w14:paraId="100D0B67" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F7B189A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="106BBE45" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5AD6D981" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12167C6F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -6198,246 +6032,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24287EAB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4090279C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="754C5C11" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D74F48F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3F9EAE73" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F63159B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1740E328" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F573526" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="55DB597D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45973BBB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="33B3EFBF" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B04E11B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -6474,387 +6290,351 @@
           <w:p w14:paraId="65D34276" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A9961C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28F0A9EF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5E6F25ED" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19013586" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4FECEE0C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="690EE38A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B3C1B4B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BEFF73E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5D03A876" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F752B1C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="52A76679" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7062A828" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13D9F8F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C3043D7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="233AF67E" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B1301DA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="303EBEDC" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="280F01A3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -7034,219 +6814,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="539C18DB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26727648" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="10307124" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D712269" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="10307124" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="2D712269" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="6841CFB0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FC97FF5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3A6D0765" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="722CC420" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5CFC6FD6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03C18CA1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -7429,450 +7197,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2410CB36" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33509269" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="350D9E09" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66749B94" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="350D9E09" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="66749B94" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="22817494" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B621640" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="59F4E3D6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B5B55BC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="347F130A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22D58114" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00C11302">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73C5AB2A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01444E5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2B81A883" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A0A2487" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42280F5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15E273D0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3881A07D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="282A7B0A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00BEF31F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5CFAF088" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FF6A60A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -7880,194 +7618,185 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21EA75F6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="002F1B09" w:rsidP="002F1B09">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MINOR WORKS NOTICE FOR DURATIONS UP TO WORKING 3 DAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABC2F11" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1D850294" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="60666AB4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="541858D3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="451483E6" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F14E1F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -8096,56 +7825,50 @@
           </w:tcPr>
           <w:p w14:paraId="1F2D077D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="0068772C" w:rsidRDefault="005C35F2" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="188694BD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12C0BC23" w14:textId="77777777" w:rsidR="0073717F" w:rsidRDefault="009F0FCB" w:rsidP="0073717F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8230,155 +7953,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="152DF155" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0073717F" w:rsidP="0073717F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E90151C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="186C96A8" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E04C7A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5C360F76" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18DC730A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="758ED9C6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20FC10FD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -8599,51 +8304,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04240ED0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7658E42D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B368F67" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -8683,51 +8388,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AB481BB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E1A984" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21310AD7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
@@ -8783,130 +8487,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FE6D53A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="787DB246" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04457A9E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="20820FC7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="092D0E16" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="58C6D77E" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38A3F818" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -9049,51 +8735,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="472A7519" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42DB0BFC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -9134,56 +8820,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69EA3381" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7139E553" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F45F1BC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -9302,51 +8982,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76EF8C7B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EED457D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -9379,56 +9059,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="590007D9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="16B03C08" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="551F84A8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -9579,247 +9253,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BFF1115" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="633F3EF9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C5FC953" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51BB3A16" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5CF7CA42" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01FBB0D0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FBACDFE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C7D461E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="79099120" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29172C41" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3C3D8451" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F117ED1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -9882,84 +9538,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="74C891B8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D8B4763" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="733E916E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="425E1B74" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -9998,56 +9654,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A272EDC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0C8799FC" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F09DB77" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10134,78 +9784,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="192FD2D7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AB8332F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67907670" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -10257,56 +9907,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="726AF6B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="60F31A5F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="492B0162" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10388,84 +10032,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="14D8135A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="406B2196" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="68F452AE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0014B93A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -10504,56 +10148,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02E9DDEA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="12F0BC27" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6947897A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10640,78 +10278,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BCA82D4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0309E419" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D8047D5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -10763,56 +10401,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="082F2024" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5EB6691A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="386EEB0D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10894,84 +10526,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3F6FA3FA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38F27587" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="48938F5D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5FEFBC06" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -11010,56 +10642,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="107E7760" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2F4C4F07" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16EAF260" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -11146,77 +10772,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BB036AB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="722E0AFF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B68C069" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -11268,56 +10894,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60F19775" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="144D6730" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D808C1F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -11399,75 +11019,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6C130D64" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31F5AA4B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3892C78D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="71FE50EC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -11506,130 +11126,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C0559A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="554EC774" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="787C5827" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0FB2117A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A468D93" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5C9EE366" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D553D54" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -11857,51 +11459,51 @@
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C5FEE31" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -11934,51 +11536,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C81337B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63A0E95F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -12036,56 +11638,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FBC0F2C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="11FCF322" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5686A6C8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -12235,51 +11831,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DEF1A0C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78C710DA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12289,51 +11885,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07DE7AE0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D1CAAA1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12368,163 +11964,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33E92353" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3FCCACCD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="300819DF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41D55488" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3018BB0D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="784DA479" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A0E0E77" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7BB72AD7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55ABAD77" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -12572,51 +12150,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CD4BC9F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2854E4C6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -12628,107 +12206,101 @@
           <w:p w14:paraId="5BD93E92" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38423B2F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FE5533D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6327E668" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CF37896" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -12769,246 +12341,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55E9646A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75BE227A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A3D98B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4818314B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0BE4731A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CBF0DA9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="187BB2C3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C859650" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="32FB732F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56205F78" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6E6C72A1" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="737E9DD3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -13045,387 +12599,351 @@
           <w:p w14:paraId="6315864E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BCE40CB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42987926" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4AAB05F2" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="517683CC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0D2322D9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E0FF0C7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6494D04B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C07AA75" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5068C827" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17FC983B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="65E211E6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ED36D43" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70138F29" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39680058" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="17B1BF98" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CD58DE8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="455AF411" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="190FFA8B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -13605,219 +13123,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F4EB0C6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E0746B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="05DF1A92" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0B0384" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="05DF1A92" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="5B0B0384" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="5092CCCC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AC792E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="611778F3" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D5215B4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7F1FFF98" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C87E4F5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -14000,450 +13506,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31B71E2D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="590D653C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="71F1942C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BCE52F8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="71F1942C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="5BCE52F8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="1551DF05" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00E57E04" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7698737C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="099D6781" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="14D42877" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51936205" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00C11302">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E242AF7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C9114B4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7B81D1EF" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A212670" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54CC5BEC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EEF4048" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7E2E4695" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E5FBE7A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A1B2383" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="14574E2B" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5056B4D8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -14451,194 +13927,185 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="745E74A6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="002F1B09" w:rsidP="002F1B09">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MINOR WORKS NOTICE FOR DURATIONS UP TO WORKING 3 DAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AE0AE0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="522F4FF6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3DE415E8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722939A6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32958360" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CDDCD46" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -14660,56 +14127,50 @@
           </w:tcPr>
           <w:p w14:paraId="5418B046" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="005C35F2" w:rsidRDefault="005C35F2" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="76643245" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C1B64BC" w14:textId="77777777" w:rsidR="0073717F" w:rsidRDefault="009F0FCB" w:rsidP="0073717F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -14794,155 +14255,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67E5701A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0073717F" w:rsidP="0073717F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="680A8383" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="24FA06DA" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE980AA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4F807216" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26E58DDF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0928B6BB" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DA59A2D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -15163,51 +14606,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64D0092F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BFD30A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B407C0A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -15247,51 +14690,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CAC63F2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C832038" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D77CE00" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
@@ -15347,130 +14789,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="173FE45E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0B9C00E0" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79F6C978" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="226232F0" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ADA43A6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="738E429F" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C48EFF0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -15613,51 +15037,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FE8D054" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="218D2512" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -15698,56 +15122,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="647B919E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6A2D8BE2" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="339EC101" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -15866,51 +15284,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78375260" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D6020DC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -15943,56 +15361,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16B6497A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5C6DE46A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="705C50A3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -16143,247 +15555,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2831C33B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="181B8222" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="725C01B4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EBA4ECD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="27DE48B2" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EE09D75" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A058160" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1040FAB2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="73F5003A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="159799D3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="046F4BC0" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1916A357" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -16446,84 +15840,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7BA38624" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B5E086A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7175B5BA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4BC99E00" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -16562,56 +15956,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14686820" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7E9D9CD6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CB9BA19" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16698,78 +16086,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2708145A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C01834E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61173388" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -16821,56 +16209,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69ABCB28" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5309C74C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F96BFBD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16952,84 +16334,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="68B8AA37" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F66F360" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7B9352DC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5DDEA979" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -17068,56 +16450,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C7441B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="53D03734" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="392F82D4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17204,78 +16580,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ECFA0A8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E52F56B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F9DE009" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -17327,56 +16703,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="238F8439" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="79D3A966" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75E29E14" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17458,84 +16828,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="57AA713F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40C7692F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3D1B0E1C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="51F92070" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -17574,56 +16944,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0402C888" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6E1FC879" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48169D66" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17710,77 +17074,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="677076F6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6090A0E5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27794FC1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -17832,56 +17196,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6589AF87" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="00838D82" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="545AC284" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17963,75 +17321,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="16A059BD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="209F67E0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1E60C967" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="021B43C5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -18070,130 +17428,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04C7D002" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="777C45A3" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51D87138" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0E5B7829" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="758870C7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="564695F6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="661D65BA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -18421,51 +17761,51 @@
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1B09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="134D2FEF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -18498,51 +17838,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62F95E04" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13989D91" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -18600,56 +17940,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08B9ADA0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="709116DD" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CF3D91A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -18799,51 +18133,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D9EB9F2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D5045CA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18853,51 +18187,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B923E28" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44677453" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18932,163 +18266,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5621FA6D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2BFB26AB" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09271260" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AF8AA8B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70B35CC7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7B88B83A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D074902" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3492769B" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4710757E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -19136,51 +18452,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67C8AF91" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19044E55" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -19192,107 +18508,101 @@
           <w:p w14:paraId="553DC1A2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D3A4AE1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00576A37" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5386F8F6" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71DCDBBE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -19333,246 +18643,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7958F4A5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64AE4497" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C8A4F5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31137BF3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="65165AD7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C09CD7B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F1CD8E7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30B9DB14" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="33BE026D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25A7DC5F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="07212331" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B6FE83E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -19609,387 +18901,351 @@
           <w:p w14:paraId="7633E78F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4047478B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09907D3C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1A2D14D4" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D4FD1B7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="686ACB76" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E84B719" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="547108C1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F69C9AE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="478C2C64" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="640C50FF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="44F1ABF8" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="678FC56D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1195E348" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E3CFE39" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0C2AACB9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="065F2C14" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="257FD10C" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C30E430" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -20169,219 +19425,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1050C8CC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0633E8A5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="1070ADB4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DC488DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="1070ADB4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="4DC488DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="07C36227" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D9919CD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="59795FC9" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="338391B3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0C6D78A7" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="205C811B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -20564,450 +19808,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D991FA2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="665F5860" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="72CE4280" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DDA0A5B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+          <w:p w14:paraId="72CE4280" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="6DDA0A5B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="60CC2796" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1317A04D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2B55F97B" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EBA4781" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="759A108A" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C50A074" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00C11302">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C284187" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F66CB83" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7A906745" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="327987ED" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B606A6F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE00E46" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5468F578" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10D6CC16" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B6031F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5454665D" w14:textId="77777777" w:rsidTr="00DC5FCB">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="599DCD4A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00DC5FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -21035,51 +20249,50 @@
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1030654E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:sectPr w:rsidR="002D3D79">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BAB1B2F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>WIRRAL COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3E963D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TECHNICAL SERVICES DEPARTMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22169CE5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -21230,101 +20443,101 @@
     <w:p w14:paraId="75BBFA92" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>PURPOSE:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4788B2F1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6245A3C9" w14:textId="53D58FF8" w:rsidR="002D3D79" w:rsidRPr="006A3653" w:rsidRDefault="002D3D79">
+    <w:p w14:paraId="6245A3C9" w14:textId="5B502792" w:rsidR="002D3D79" w:rsidRPr="006A3653" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3653">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve">INSPECTION OF WORKS FIXED CHARGE </w:t>
       </w:r>
       <w:r w:rsidR="00127926" w:rsidRPr="006A3653">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00137E1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="003C0CC7">
+      <w:r w:rsidR="009A6184">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>67</w:t>
+        <w:t>85</w:t>
       </w:r>
       <w:r w:rsidR="00A03180" w:rsidRPr="006A3653">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A3653">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>works up</w:t>
       </w:r>
       <w:r w:rsidR="00137E1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
@@ -21578,70 +20791,70 @@
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>EXPIRY DATE</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>…………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="30E94AA0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E0BC90" w14:textId="55DEC983" w:rsidR="002D3D79" w:rsidRDefault="002D3D79" w:rsidP="00086450">
+    <w:p w14:paraId="00E0BC90" w14:textId="33334F2F" w:rsidR="002D3D79" w:rsidRDefault="002D3D79" w:rsidP="00086450">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>INSPECTION FEE</w:t>
       </w:r>
       <w:r w:rsidR="00127926">
         <w:tab/>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="00137E1F">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="003C0CC7">
-        <w:t>67</w:t>
+      <w:r w:rsidR="009A6184">
+        <w:t>85</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AE8B05" w14:textId="77777777" w:rsidR="00086450" w:rsidRPr="00127926" w:rsidRDefault="00086450" w:rsidP="00086450">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B182D2F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>RECEIPT NO:</w:t>
       </w:r>
@@ -22005,56 +21218,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PLEASE INDICATE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="3B90D1B6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B4BBAF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2-way</w:t>
@@ -22081,56 +21288,50 @@
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="5F7F73DF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09C4D72C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3-way</w:t>
             </w:r>
@@ -22156,56 +21357,50 @@
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="05548034" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC727F4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>4-way</w:t>
@@ -22843,77 +22038,70 @@
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="8122"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="0D65284E" w14:textId="77777777" w:rsidTr="006B7DE7">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2128"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03F0B11D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43C767FF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>R1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53ED7FE5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRPr="0068772C" w:rsidRDefault="002D3D79">
             <w:pPr>
@@ -23011,56 +22199,50 @@
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="4752"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="3F9A018B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C6F1F15" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>TO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23078,56 +22260,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PURPOSE                                   Part N sent (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A307234" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="3753816C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="123A045F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56C65FF1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
@@ -23171,56 +22347,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="73786698" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AB94D53" w14:textId="77777777" w:rsidR="0073717F" w:rsidRDefault="0073717F" w:rsidP="0073717F">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -23383,56 +22553,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2898BE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0167B5DA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D04D08C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CC18A76" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -23495,56 +22659,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A448324" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="05997ED0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="02B82166" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CE5F82E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
@@ -23612,56 +22770,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66A290CA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0F13C821" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CA2947A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -23771,56 +22923,50 @@
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="67A26C15" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AC5026B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
@@ -23858,56 +23004,50 @@
           </w:tcPr>
           <w:p w14:paraId="391F3DFB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E99A6D6" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="14E4E2E2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D1943B5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D476E0B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -23986,56 +23126,50 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11002"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="48A03CEA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DFA51EE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>LOCATION, DESCRIPTION OR HOUSE NAME OR NUMBER</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="372618B7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
@@ -24155,56 +23289,50 @@
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="187"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="166"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="0003AD09" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3135546F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65F4E723" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
@@ -24678,56 +23806,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49092CAC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="53E64E8B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2811F0FC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>DESCRIPTION OF WORKS</w:t>
             </w:r>
           </w:p>
@@ -24762,56 +23884,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65BCCADF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16BFB743" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="1AAA293D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
           </w:tcPr>
           <w:p w14:paraId="45601618" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>COMMENTS (TRAFFIC MANAGEMENT OR OTHER)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="123C6A44" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -24852,86 +23968,74 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="698F1172" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="309D3940" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="5941CF57" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
           </w:tcPr>
           <w:p w14:paraId="0CFCCC99" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>REINSTATEMENT          CLOSING DIMENSIONS    LOCATION                      GUARANTEE DATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0B153ED4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CBC1A91" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -25143,56 +24247,50 @@
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="35EAC85C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Permanent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="08B577CA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4917F07B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25455,56 +24553,50 @@
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6400AB38" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="2070AB9C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34C12ED7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,56 +24820,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2CCBC5D1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="32153623" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D743A7E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26001,56 +25087,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4BCDD29A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0A350F42" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72CAAE89" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26274,56 +25354,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1EB7BF5D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="631EEA67" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3096FA7E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26590,56 +25664,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78C74529" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11032" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4446"/>
         <w:gridCol w:w="3564"/>
         <w:gridCol w:w="3022"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="14F367AB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0FB522C5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>www.wirral.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -27379,109 +26447,109 @@
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00123056" w:rsidRPr="00470C54">
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AB578AE" w14:textId="77777777" w:rsidR="0096151D" w:rsidRDefault="0096151D">
+    <w:p w14:paraId="69B7AA54" w14:textId="77777777" w:rsidR="006501F1" w:rsidRDefault="006501F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B6B1EC4" w14:textId="77777777" w:rsidR="0096151D" w:rsidRDefault="0096151D">
+    <w:p w14:paraId="2BCB066B" w14:textId="77777777" w:rsidR="006501F1" w:rsidRDefault="006501F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wirral Font">
     <w:panose1 w:val="020B0903020102090204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2772D057" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
@@ -27528,58 +26596,58 @@
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FF8B2D9" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CAC875D" w14:textId="77777777" w:rsidR="0096151D" w:rsidRDefault="0096151D">
+    <w:p w14:paraId="1BD676E1" w14:textId="77777777" w:rsidR="006501F1" w:rsidRDefault="006501F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="769DD4E9" w14:textId="77777777" w:rsidR="0096151D" w:rsidRDefault="0096151D">
+    <w:p w14:paraId="1CAA653F" w14:textId="77777777" w:rsidR="006501F1" w:rsidRDefault="006501F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73E32FE2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="741C186B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -27818,50 +26886,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="909071875">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1911768400">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
     <w:doNotSnapToGridInCell/>
     <w:selectFldWithFirstOrLastChar/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
@@ -27870,111 +26939,118 @@
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F5786"/>
     <w:rsid w:val="00006207"/>
     <w:rsid w:val="0002541F"/>
     <w:rsid w:val="00086450"/>
     <w:rsid w:val="00092114"/>
     <w:rsid w:val="000C085B"/>
     <w:rsid w:val="000F5786"/>
+    <w:rsid w:val="0010406D"/>
     <w:rsid w:val="00123056"/>
     <w:rsid w:val="00127926"/>
     <w:rsid w:val="00137E1F"/>
     <w:rsid w:val="001509C0"/>
     <w:rsid w:val="00231B93"/>
+    <w:rsid w:val="002D03EB"/>
     <w:rsid w:val="002D3D79"/>
     <w:rsid w:val="002F1B09"/>
     <w:rsid w:val="003C0CC7"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00483727"/>
+    <w:rsid w:val="004A2905"/>
     <w:rsid w:val="005740CD"/>
     <w:rsid w:val="005C0480"/>
     <w:rsid w:val="005C35F2"/>
+    <w:rsid w:val="00607D25"/>
     <w:rsid w:val="006311C0"/>
+    <w:rsid w:val="006501F1"/>
     <w:rsid w:val="0068772C"/>
     <w:rsid w:val="006A3653"/>
     <w:rsid w:val="006B7DE7"/>
     <w:rsid w:val="0073717F"/>
     <w:rsid w:val="0075075A"/>
     <w:rsid w:val="007E2C65"/>
     <w:rsid w:val="00896976"/>
+    <w:rsid w:val="008C1A93"/>
     <w:rsid w:val="0096151D"/>
+    <w:rsid w:val="009A6184"/>
     <w:rsid w:val="009D17DD"/>
     <w:rsid w:val="009F0FCB"/>
     <w:rsid w:val="00A03180"/>
     <w:rsid w:val="00A50F76"/>
     <w:rsid w:val="00A81B3C"/>
     <w:rsid w:val="00A96383"/>
     <w:rsid w:val="00B74849"/>
     <w:rsid w:val="00B91E87"/>
     <w:rsid w:val="00BA4B68"/>
     <w:rsid w:val="00BA5F9A"/>
     <w:rsid w:val="00BA61F2"/>
     <w:rsid w:val="00C11302"/>
     <w:rsid w:val="00C8763F"/>
     <w:rsid w:val="00CE6429"/>
     <w:rsid w:val="00D61C15"/>
     <w:rsid w:val="00DC5FCB"/>
     <w:rsid w:val="00E4266D"/>
     <w:rsid w:val="00EC3620"/>
     <w:rsid w:val="00EF3FB8"/>
     <w:rsid w:val="00FC60CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E918469"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C2B689C3-FD21-45F0-85BC-9786C9957418}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -28373,51 +27449,53 @@
       <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Wirral Font" w:hAnsi="Wirral Font"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="120"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
@@ -28907,75 +27985,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3206FAB-C7F2-40F5-80BF-3061AC2637AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3075</Words>
-  <Characters>17529</Characters>
+  <Words>3069</Words>
+  <Characters>17526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>1460</Lines>
+  <Paragraphs>468</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NRSWA - NOTIFICATION &amp; RESPONSES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>W.M.B.C</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20563</CharactersWithSpaces>
+  <CharactersWithSpaces>20127</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>3735641</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:CLHPipelineSystem@fishergerman.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687081</vt:i4>
       </vt:variant>
       <vt:variant>