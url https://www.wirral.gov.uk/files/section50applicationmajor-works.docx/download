--- v0 (2025-10-16)
+++ v1 (2026-04-30)
@@ -1177,165 +1177,157 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MAJOR WORKS NOTICE FOR WORKS GREATER THAN 10 WORKING DAYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6689FF34" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="66339CB8" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="571048DA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C7C0AB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5837220F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRPr="0068772C" w:rsidRDefault="002D3D79" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">NEW </w:t>
             </w:r>
             <w:r w:rsidR="0068772C" w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>ROADS AND STREET WORKS ACT 1991</w:t>
@@ -1371,56 +1363,50 @@
           </w:tcPr>
           <w:p w14:paraId="01C7B9E8" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRPr="009F0FCB" w:rsidRDefault="009F0FCB">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0FCB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="17FA711E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65103BD3" w14:textId="77777777" w:rsidR="00492CC9" w:rsidRDefault="002D3D79" w:rsidP="00492CC9">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1505,162 +1491,144 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B902C6C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="00492CC9" w:rsidP="00492CC9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3504E60E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="087C7908" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DD2510E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="534B2812" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A3BCD99" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>REFERENCE</w:t>
             </w:r>
             <w:r w:rsidR="009F0FCB">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="52D3B734" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="054D0AF1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -1881,51 +1849,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73131C4E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F31E468" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78143E39" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -1965,51 +1933,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4602F6D9" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AC4BDB7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68AF2258" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
@@ -2065,130 +2032,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E8C98ED" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="63D71DC4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F283071" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="155ACF79" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E9DC351" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="3B2C5513" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57D60EA7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2339,51 +2288,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="404CF927" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63FF17A5" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -2424,56 +2373,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F11DBDD" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="2BB2051D" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EC87EB0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -2592,51 +2535,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A70D332" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45630167" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -2669,56 +2612,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="765EBE28" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="5A4D2F8E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="677AE866" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2861,247 +2798,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A70E874" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68927537" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55A7BF55" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F63FF7D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="121F6426" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E264FEC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7ED4FBCE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BCCFD54" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="2EEA7494" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5951B71B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="2782694C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73872F93" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -3164,84 +3083,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1572A83F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AAD45B0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="145751BF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="74E7D9EF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -3280,56 +3199,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="170B4C7F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="400AB4CF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="510E552F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3416,78 +3329,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="515A0B46" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="066F4B09" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="769E3A22" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -3539,56 +3452,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DD42E8D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="6B8D66C4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75C73E04" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3670,84 +3577,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7C6BFBE6" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55AB94A0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="32719185" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="49E87B86" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -3786,56 +3693,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A1039FC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="60D6E3E8" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AAC4E76" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -3922,78 +3823,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D3BA59D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="044D5CAB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26E8BD6D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -4045,56 +3946,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25DE6BB6" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="7A3168B9" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EF21D5D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4176,84 +4071,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4EF39098" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70FF0669" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="02A5D944" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="2F8CC791" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -4292,56 +4187,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="542A6A00" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="66F76B8E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="548B8288" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4428,77 +4317,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AEF735C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F29798B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7528C3B4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -4550,56 +4439,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06863DA4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="015C206B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CE62285" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -4681,75 +4564,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="26454B95" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B715058" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5524292B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="674C315B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -4788,130 +4671,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C4AE36" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="2BC10704" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46545155" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="04394FC0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2737014B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0DBF26F5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25B52064" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -5130,51 +4995,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="727393EB" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56FE9D99" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5207,51 +5072,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33F0F475" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DDEED9E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5318,56 +5183,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01DCC6B1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="7556D622" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79463063" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -5517,51 +5376,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59FB7F39" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="204C8321" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5571,51 +5430,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="324F3F2A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2536EE40" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5650,163 +5509,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19C6A93A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="24E057C5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F61BBCF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="036EA595" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46D2ED24" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="3DAA3F9B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D93E44D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="523CB936" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4756EAC9" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -5854,51 +5695,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D8B67C1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08180DE4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -5910,107 +5751,101 @@
           <w:p w14:paraId="1DD98ED7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E498B9F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="267E3179" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="7A1441B4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E9A26AD" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -6051,246 +5886,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="505F5D7C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75923470" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04F29717" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="699AFE22" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="5C260753" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7629910C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33AE6089" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43BA4641" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="5C21D038" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39F3E194" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="48F48353" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="183DCBF0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -6327,387 +6144,351 @@
           <w:p w14:paraId="5364BA0E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A42946F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47454F00" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="3C4C5492" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="675ED633" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="6E8B25B3" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57552A0C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="793AF35C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65970AED" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="7E9C295A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B322AAD" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="6EB7BD5C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47EB614C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C008756" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B54C935" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="01ED3F0E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19E85ABA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="693D2425" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0598B962" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -6887,219 +6668,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0725C3D1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ED5D1FC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="7BE59F10" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="331425F2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+          <w:p w14:paraId="7BE59F10" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="331425F2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="27007594" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57AB7F3D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="4EBDD548" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69A0893D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="616A4C41" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63AC091D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -7282,450 +7051,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24FA9740" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C89359C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="76DA86D2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38732EBC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+          <w:p w14:paraId="76DA86D2" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="38732EBC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="35D4B34C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BEF2BA6" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="7A70B6BA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45FC485B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="31EBB24B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="511EFE72" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00E610FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D144570" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DB8B459" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="51A47D28" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A23B9BE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07998757" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27E9DBDD" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="20AF3442" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E625980" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E10418B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="148665E8" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C749BBE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -7771,165 +7510,157 @@
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3D30CEE2" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="642A6446" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4955C784" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AD3F6FB" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B6E7D5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -7972,56 +7703,50 @@
           </w:tcPr>
           <w:p w14:paraId="73E8988A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F0FCB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="769493A2" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="147D8B8C" w14:textId="77777777" w:rsidR="00492CC9" w:rsidRDefault="009F0FCB" w:rsidP="00492CC9">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8106,155 +7831,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27DAFC1D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="00492CC9" w:rsidP="00492CC9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1706AFD7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="77552C36" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CF0A776" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="78706A11" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="198E055C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5638C2B2" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BA2119B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -8475,51 +8182,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B42EE1A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B54001" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="216510DA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -8559,51 +8266,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="513894C3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02AFF075" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32A87665" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
@@ -8659,130 +8365,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BEC6058" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2DFF087A" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A91FF61" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="70465313" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF4FACD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0A7EAB26" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54EE007A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -8933,51 +8621,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D221068" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EDC258C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -9018,56 +8706,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76A3F1C3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="73D8B61D" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38787419" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -9186,51 +8868,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42C60055" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41079A04" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -9263,56 +8945,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E71EE87" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="639149DF" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BCF6727" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -9455,247 +9131,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CA028CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="474A537B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09717E10" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61FDE043" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="40DB6A4C" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57CBE08E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43727AAE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19D94FE9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0A771C7B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C89B87B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="67E67285" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="168C4D57" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -9758,84 +9416,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="177E582C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65095C1C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="331F9B5C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5E97E7C5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -9874,56 +9532,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="097851CA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="664556DD" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC444BE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10010,78 +9662,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="237FFCDE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="001494D6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="309E9475" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -10133,56 +9785,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E63D092" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5BBE93EE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D2256B9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10264,84 +9910,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="34575456" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="154B40EF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0306D490" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="38155395" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -10380,56 +10026,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61D24C1B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="50C3DB46" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="393DEF6C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10516,78 +10156,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A3BA8DA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC9B724" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E83DB56" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -10639,56 +10279,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57A42F9F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="62398C8E" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04BFF795" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -10770,84 +10404,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="14E76645" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C4B2E46" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3B3AF8AA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6062654D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -10886,56 +10520,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41973E30" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5157E4A0" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54D20A9D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -11022,77 +10650,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="076F20A2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D439E73" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36227313" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -11144,56 +10772,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28AB5E93" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2F93D1CC" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33EAB9F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -11275,75 +10897,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="45A5B8E9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B39239" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="60FD446F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6F374B36" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -11382,130 +11004,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CCC2AD4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="530DA3CD" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54E43D39" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="541DE552" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D51BF1F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4416C9D0" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19F36B8F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -11724,51 +11328,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36602EA7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22EA97EF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -11801,51 +11405,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="755A8EDD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E27AFFE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -11912,56 +11516,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="096007C5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4DE822BE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="394901B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -12111,51 +11709,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52878A55" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34D2BF9D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12165,51 +11763,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="140DB09F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C3D7B48" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12244,163 +11842,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D7C8ADE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6B954241" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D89A06C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03DC416E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33C6C58B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="39A9E735" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="581BB2DF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5184AC59" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4617C00F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -12448,51 +12028,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E5F412C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2754350A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -12504,107 +12084,101 @@
           <w:p w14:paraId="64838471" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="247CCBA7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="629D8F05" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="341E49A9" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69D4C3FF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -12645,246 +12219,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D37C0A7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EE698F1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F8619F7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="269EC5FD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="04343CD7" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08FCAE91" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60C19FCE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F1C8556" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="47691802" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="630EBCAD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0ABC904B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25CAD26E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -12921,387 +12477,351 @@
           <w:p w14:paraId="630E576F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="383D1BA9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B5AF02C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="16789821" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EF84B95" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="34ADF1E9" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B70ED5A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="264E547D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="260BFB21" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2A0DC857" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10265815" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="361B7492" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DCB799C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="320544DE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F2FC168" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="679D91CF" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5653CAF2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2F602D50" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22EFA19F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -13481,219 +13001,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F63A045" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C084EE3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="05C70973" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FC22FFC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+          <w:p w14:paraId="05C70973" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="3FC22FFC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="17B79AA9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79B4FD23" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="68F20B62" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17B72ACF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="44DDB4BC" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28AB93AE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -13876,450 +13384,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C2912B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4047DB3D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="1FB28AFA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F8A6E2A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+          <w:p w14:paraId="1FB28AFA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="1F8A6E2A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="1CB116D4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50C58720" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1CA28914" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="086B6F89" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6E4BBCBE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2271817C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00E610FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="778134E1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32D69CD7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7F561D24" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A94C0A7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67AFBBC7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BC3BDD3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6096274D" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25A8F7F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E3CE125" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="02352499" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B6E8D29" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -14361,165 +13839,157 @@
     <w:p w14:paraId="113A1466" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5322EE96" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7C2D42A0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F61EF74" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B2C34BF" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F043C1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -14548,56 +14018,50 @@
           </w:tcPr>
           <w:p w14:paraId="6163F7B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="215BA272" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E27D8CA" w14:textId="77777777" w:rsidR="00492CC9" w:rsidRDefault="009F0FCB" w:rsidP="00492CC9">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -14682,155 +14146,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13F372D8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="00492CC9" w:rsidP="00492CC9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D898FB9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="19E02C9A" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5373BB2A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6D330BBF" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="481BCA77" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="77973F40" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A569A64" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -15051,51 +14497,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE1B784" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A4A3B82" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CD9F479" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -15135,51 +14581,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E7724CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BCC0027" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C2EA1AB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
@@ -15235,130 +14680,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="185B09E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5A5A2468" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="006268C6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="094CC84B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F3397A1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2CA1E718" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61AC9FB0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -15501,51 +14928,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E318293" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C6B10AD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -15586,56 +15013,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5583640B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="62B3AA30" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A2B492D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -15754,51 +15175,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29C17FD7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F523132" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -15831,56 +15252,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F441A5A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7BD6C69D" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2194D5D2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -16031,247 +15446,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05A9EF13" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="634555C9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75F8EE76" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69E11B07" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1F5D3073" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="798E6486" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66B373AB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D69653B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2305528C" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55185F1A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7C95382F" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E3C8021" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -16334,84 +15731,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="39415A5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B34A549" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4DB5B2E4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4E9CB8B5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -16450,56 +15847,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D3E5D7D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5055CE86" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="039950A0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16586,78 +15977,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10071231" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A519CC4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27F80989" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -16709,56 +16100,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37BFB37F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6345234D" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06E0DE26" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -16840,84 +16225,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="52E8DA59" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A0D5C07" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7D904E42" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="24173263" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -16956,56 +16341,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53BF0C3B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0BF298E3" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E682214" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17092,78 +16471,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5953E731" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02D931C6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61572CC7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -17215,56 +16594,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="653A62F1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6CF15B10" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74DFEE11" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17346,84 +16719,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7BE28B1D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CFFDAA9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3E745A70" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="10BE5AC0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -17462,56 +16835,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7439EACB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3C60098B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="023F759E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17598,77 +16965,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C7CF66A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="210624C4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03BD2808" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -17720,56 +17087,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73DE90A5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2BA00C40" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B5B0039" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -17851,75 +17212,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="57502552" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38B4A14B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="049C804F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="02F303CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -17958,130 +17319,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="705C9A80" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1FEDF1CB" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3602AE85" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="70CA6251" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0661CB8C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7ACCC80A" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F2AC0ED" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -18300,51 +17643,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08C9D1EA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4186BDC6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -18377,51 +17720,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="363E494E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E8EF447" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -18488,56 +17831,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60E636AF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="72DCEAF1" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D231A20" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -18687,51 +18024,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52F86FE1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FE8DF09" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18741,51 +18078,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43C11D02" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6282AD2B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18820,163 +18157,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33703639" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="50A71FA7" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="202E0F45" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="220C9D50" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58FBD855" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6C4E6EA1" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36761D4A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6820BEBD" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17F71306" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -19024,51 +18343,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A3085F2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="128F6F0E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -19080,107 +18399,101 @@
           <w:p w14:paraId="23A43345" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4FA6F8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23C56E2F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="382A5D84" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B42454E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -19221,246 +18534,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18A085EF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="613EDAFE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="436432D1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75FE4F05" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7C11C5E0" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C525D9B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EDDD62F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F6E7880" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="66C1E77A" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50E11A7C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="448E5BE0" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37DA2AC2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -19497,387 +18792,351 @@
           <w:p w14:paraId="70FC89E0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2342457F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4070DB00" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="32DF0999" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24678827" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="31971A86" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31800CB9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1874DC64" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5637B13B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3907D09E" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CE14459" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5617B750" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BDAFF68" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B8539F6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="610D4B89" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="45B0283B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66E04B28" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="675AFB80" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12042C17" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -20057,219 +19316,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="767DDD07" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5595482F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="5AFF099D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0520C460" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+          <w:p w14:paraId="5AFF099D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="0520C460" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="551A3F69" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AFF833F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4F3D442C" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="286F41D5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5132E7F5" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C6D23DF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -20452,450 +19699,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="736785A9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="657F8C9E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="69427CB6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36B740DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+          <w:p w14:paraId="69427CB6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="36B740DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="2F402398" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA258BB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="06307DB9" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28F97CAB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="247B1BF2" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D53CE45" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00E610FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="631CD90C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64BF9319" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2831D687" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21EBE20A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="714B6C47" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7585C70B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2CC6AB4E" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AFFB151" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E4233B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="3FB71225" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CA68F2C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -20937,165 +20154,157 @@
     <w:p w14:paraId="4A975A23" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="317"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="316"/>
+        <w:gridCol w:w="140"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="521"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="210"/>
-        <w:gridCol w:w="506"/>
+        <w:gridCol w:w="505"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="103"/>
-        <w:gridCol w:w="533"/>
-        <w:gridCol w:w="348"/>
+        <w:gridCol w:w="532"/>
+        <w:gridCol w:w="347"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="95"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="70"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="100"/>
         <w:gridCol w:w="228"/>
         <w:gridCol w:w="73"/>
         <w:gridCol w:w="204"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="301"/>
         <w:gridCol w:w="79"/>
-        <w:gridCol w:w="81"/>
-        <w:gridCol w:w="5"/>
+        <w:gridCol w:w="86"/>
         <w:gridCol w:w="137"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="232"/>
-        <w:gridCol w:w="69"/>
+        <w:gridCol w:w="237"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="287"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="111"/>
-        <w:gridCol w:w="22"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="67"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="59"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="77"/>
-        <w:gridCol w:w="89"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="45"/>
         <w:gridCol w:w="167"/>
-        <w:gridCol w:w="9"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="145"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="32"/>
         <w:gridCol w:w="306"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F0FCB" w14:paraId="319E9FD3" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2B69C310" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="136D0832" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58E00F4C" w14:textId="77777777" w:rsidR="0068772C" w:rsidRPr="0068772C" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068772C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NEW ROADS AND STREET WORKS ACT 1991</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26B7CC19" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="0068772C" w:rsidP="0068772C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -21117,56 +20326,50 @@
           </w:tcPr>
           <w:p w14:paraId="741DADBA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRPr="00954E6C" w:rsidRDefault="0068772C" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954E6C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>NOTICE NUMBER 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1928E203" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D6620D1" w14:textId="77777777" w:rsidR="00492CC9" w:rsidRDefault="009F0FCB" w:rsidP="00492CC9">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -21251,155 +20454,137 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>BRIGHTON STREET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38208609" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="00492CC9" w:rsidP="00492CC9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WALLASEY CH27 9FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
-            <w:gridSpan w:val="42"/>
+            <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52C2E06F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="703EAF52" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50733ED7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2A8691EC" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FD8C83D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERENCE   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="65EBB122" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3466" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0798C256" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>WORKS REFERENCE</w:t>
@@ -21620,51 +20805,51 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7642B776" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78851FE0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2624D7E0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -21704,51 +20889,50 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00593575" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79647BC7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="301" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EED7CEE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
@@ -21804,130 +20988,112 @@
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B9DF5CE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="31B5E72C" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DF74244" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7DFB97DE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A724CDE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5174CE45" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37FE1AD5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -22070,51 +21236,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="606C0717" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B58FA30" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -22155,56 +21321,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28369813" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="464E1EA3" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0919FDD8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -22323,51 +21483,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48E11A1B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EB36249" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="dxa"/>
@@ -22400,56 +21560,50 @@
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0642A8B0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="79421A94" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DFA1D9E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -22600,247 +21754,229 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62481C3D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03702ECC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01C00B66" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F81FFE0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5418BC63" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78028750" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="140E0977" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="798DE861" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1CFBF010" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53FFF236" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="60" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5DE0F983" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4125" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0835659D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="1620"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -22903,84 +22039,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5F25E6B1" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C0FEB98" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>TIME OF ISSUE (Immediate only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="19CDF126" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0CA90ADC" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -23019,56 +22155,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77499B8A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1DA25F8C" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AD10483" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -23155,78 +22285,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AC65165" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="452D5DC4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78730C61" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -23278,56 +22408,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="043919E0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4C6C30D7" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79384809" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -23409,84 +22533,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5F76627A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BACCB5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>EXPECTED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0F02C851" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="78CB85DE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -23525,56 +22649,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B393327" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="34DA16EE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D9A817E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -23661,78 +22779,78 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="053BB70F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EEA689A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61BBD7F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -23784,56 +22902,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0576AD11" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4FE68D19" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DAE7351" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -23915,84 +23027,84 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1CB168C4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D0CDD13" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="439"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>REVISED COMPLETION DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="518A12BE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="38FDF1FE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -24031,56 +23143,50 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14A9C490" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="198F60D8" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ABFD3AE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -24167,77 +23273,77 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="154E91A5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02362C7B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73550D5F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
@@ -24289,56 +23395,50 @@
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EE10525" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="271876AA" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C82F073" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -24420,75 +23520,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="09435FE4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78C26FEA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="458" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="564C5CC8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="4A904E3B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -24527,130 +23627,112 @@
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70BD3EA0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7005B6AC" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="708D1905" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="2B08B8E6" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="263DC704" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>WORKS CATEGORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="4524E7AF" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08AA1E3C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -24869,51 +23951,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27226C8C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EAAFE7D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -24946,51 +24028,51 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D2F4D0F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AAC25B2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -25057,56 +24139,50 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B068B8F" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="492F6C9E" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33D8EC6E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -25256,51 +24332,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C5ABB79" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FD6EE51" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25310,51 +24386,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03817FB5" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A0CF3E9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25389,163 +24465,145 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E499D96" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="03D8535F" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B66BD2B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F73F74E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EE35FA0" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="1AFA550F" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D03199D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SPECIAL ENGINEERING DIFFICULTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="24F2BB01" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="109DDCB2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -25593,51 +24651,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C37502B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="410B2EF4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
@@ -25649,107 +24707,101 @@
           <w:p w14:paraId="65151C5B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>APPROVED THE WORKS? (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75EDC777" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E0A1C76" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="404198CB" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EFCCA91" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -25790,246 +24842,228 @@
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E517C2B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:gridSpan w:val="32"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07155477" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="585620B6" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="917" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B31CAE4" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="6B3ABF29" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F8F8946" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="309220FE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71086C97" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="55B2265A" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C46DB9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LOCATION DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="361609D4" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E7623DD" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -26066,387 +25100,351 @@
           <w:p w14:paraId="184DA86D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76432873" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0973AF3A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="0D67331F" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0683E7FB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="489D1A9B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B20E2CF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>STREET NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47AA0208" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="601CB6C9" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="36F09A24" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E128120" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="20168B74" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47563809" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>LOCALITY, TOWN, COUNTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51B08CC2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D14BFFF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="7CC3868B" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BF0B7AF" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5CC3B1D0" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="740D77C2" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -26626,219 +25624,207 @@
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BC23160" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53ED03CB" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="46B76D5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05EB9B33" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+          <w:p w14:paraId="46B76D5E" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="05EB9B33" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="3AADA428" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="327F67F3" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="630B157E" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A895EEA" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="13A688A0" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B445E7C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
@@ -27021,450 +26007,420 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78D4EC1B" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B72BD39" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w14:paraId="1BD1FF76" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62421DD8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+          <w:p w14:paraId="1BD1FF76" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="62421DD8" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="1D7FC85A" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A35F937" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="44D6FDE1" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76D42D33" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="015DB063" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2444" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6806D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NGR</w:t>
             </w:r>
             <w:r w:rsidR="00E610FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> COORDINATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8099" w:type="dxa"/>
-            <w:gridSpan w:val="61"/>
+            <w:gridSpan w:val="59"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E098759" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E9A528C" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="01C8E445" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02446C42" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8120" w:type="dxa"/>
-            <w:gridSpan w:val="54"/>
+            <w:gridSpan w:val="52"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15F9CC7D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B269257" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="118CA4FE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12E9DFEE" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DESCRIPTION OF WORKS AND STREETS AUTHORITY COMMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314079C7" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0FCB" w14:paraId="5CAF13BE" w14:textId="77777777" w:rsidTr="00E80151">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
-            <w:gridSpan w:val="71"/>
+            <w:gridSpan w:val="69"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BA2705D" w14:textId="77777777" w:rsidR="009F0FCB" w:rsidRDefault="009F0FCB" w:rsidP="00E80151">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TRAFFIC MANAGEMENT PROPOSALS – PLEASE SUBMIT PLANS IN RELATION TO CARRIAGEWAY WORKS</w:t>
             </w:r>
           </w:p>
@@ -27685,99 +26641,99 @@
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>PURPOSE:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684B6657" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRPr="00B47D21" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA2077A" w14:textId="43424DB8" w:rsidR="002D3D79" w:rsidRPr="00B47D21" w:rsidRDefault="002D3D79">
+    <w:p w14:paraId="2FA2077A" w14:textId="3BC3D634" w:rsidR="002D3D79" w:rsidRPr="00B47D21" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47D21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>INSPE</w:t>
       </w:r>
       <w:r w:rsidR="006B57DD" w:rsidRPr="00B47D21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve">CTION OF WORKS FIXED CHARGE </w:t>
       </w:r>
       <w:r w:rsidR="005525B3" w:rsidRPr="00B47D21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>£1,</w:t>
       </w:r>
-      <w:r w:rsidR="00654733">
+      <w:r w:rsidR="00126BD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>469</w:t>
+        <w:t>525</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47D21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t xml:space="preserve"> works over 10 days in duration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76058E10" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E27E53C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
@@ -27951,69 +26907,69 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>EXPIRY DATE</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>……………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA2A397" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="696AB48A" w14:textId="39B6C182" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
+    <w:p w14:paraId="696AB48A" w14:textId="05691C23" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>INSPECT</w:t>
       </w:r>
       <w:r w:rsidR="006B57DD">
         <w:t xml:space="preserve">ION FEE </w:t>
       </w:r>
       <w:r w:rsidR="00DC5A68">
         <w:t>£1,</w:t>
       </w:r>
-      <w:r w:rsidR="00654733">
-        <w:t>469</w:t>
+      <w:r w:rsidR="00126BD6">
+        <w:t>525</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9D066C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0C337A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>RECEIPT NO:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>……………………..</w:t>
@@ -28180,50 +27136,51 @@
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB6D967" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>WIRRAL BOROUGH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF0A53" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TECHNICAL SERVICES DEPARTMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FBFE0D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
@@ -28356,56 +27313,50 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="472FB5DC" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69AA5946" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2-way</w:t>
@@ -28432,56 +27383,50 @@
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="57B89AE7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7021B20D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3-way</w:t>
             </w:r>
@@ -28507,56 +27452,50 @@
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10685"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="61ABFEC1" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10685" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="160890E9" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>4-way</w:t>
@@ -29175,56 +28114,50 @@
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="8122"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="2E03F056" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A77629D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>PART</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710EEF55" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -29339,56 +28272,50 @@
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="4752"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="560C4ADE" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C214E6F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>TO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29406,56 +28333,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PURPOSE                                   Part N sent (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="740745C3" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="70891024" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30A0F865" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A661B0D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
@@ -29499,56 +28420,50 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="1D1AE28F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2596FAE9" w14:textId="77777777" w:rsidR="00492CC9" w:rsidRDefault="00492CC9" w:rsidP="00492CC9">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -29723,56 +28638,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A4B12BF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="0A402FD5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2B725221" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BC58F15" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -29835,56 +28744,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2379946F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="3C14DEEA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5B77B91F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B05C3B0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
@@ -29952,56 +28855,50 @@
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A9259D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="544B5239" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07B8798C" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -30111,56 +29008,50 @@
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5818"/>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="432"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="64400645" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B159860" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>FROM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
@@ -30198,56 +29089,50 @@
           </w:tcPr>
           <w:p w14:paraId="5684E549" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="435D101D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="341B2B86" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="073D67D3" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C4CC90" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -30326,56 +29211,50 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11002"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="4F544AFA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04F9BB71" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>LOCATION, DESCRIPTION OR HOUSE NAME OR NUMBER</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B988FE0" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
@@ -30495,56 +29374,50 @@
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="187"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="245"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="166"/>
         <w:gridCol w:w="201"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="06F1770F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2218" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E4E2CDF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="081C20C9" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
@@ -31018,56 +29891,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1064D2A3" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="681663A0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="787124A1" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>DESCRIPTION OF WORKS</w:t>
             </w:r>
           </w:p>
@@ -31102,56 +29969,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10F9AA5D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55097D3D" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="51B52685" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
           </w:tcPr>
           <w:p w14:paraId="3DF8E27E" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>COMMENTS (TRAFFIC MANAGEMENT OR OTHER)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1015CECC" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
@@ -31192,86 +30053,74 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A0D504B" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BCE3ADE" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="1591E490" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11002" w:type="dxa"/>
             <w:gridSpan w:val="39"/>
           </w:tcPr>
           <w:p w14:paraId="2D93AE49" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>REINSTATEMENT          CLOSING DIMENSIONS    LOCATION                      GUARANTEE DATES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="26745BF1" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FA2B14" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -31481,56 +30330,50 @@
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="7712C74A" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Permanent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="1E5FCD51" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F80258" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31793,56 +30636,50 @@
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="69849548" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="4368A657" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C544DF4" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32066,56 +30903,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75A7DA25" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="4FBD22E0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20C23CD6" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32339,56 +31170,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="26957BDA" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="02E4F3AC" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25EFCC8F" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32612,56 +31437,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6637B9EF" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3D79" w14:paraId="6473624E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2464CBE7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,56 +31747,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EAB4B61" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11032" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4446"/>
         <w:gridCol w:w="3564"/>
         <w:gridCol w:w="3022"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3D79" w14:paraId="199ED616" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C777EA3" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>www.wirral.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33767,51 +32580,51 @@
     <w:panose1 w:val="020B0903020102090204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C7E0EB7" w14:textId="77777777" w:rsidR="002D3D79" w:rsidRDefault="002D3D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
@@ -34170,106 +32983,108 @@
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F5786"/>
     <w:rsid w:val="00006207"/>
     <w:rsid w:val="0002541F"/>
     <w:rsid w:val="000F5786"/>
     <w:rsid w:val="00123056"/>
+    <w:rsid w:val="00126BD6"/>
     <w:rsid w:val="001509C0"/>
     <w:rsid w:val="001D0EBC"/>
     <w:rsid w:val="001F613B"/>
     <w:rsid w:val="002D3D79"/>
     <w:rsid w:val="00315252"/>
+    <w:rsid w:val="003255CD"/>
     <w:rsid w:val="00470C54"/>
     <w:rsid w:val="00483727"/>
     <w:rsid w:val="00492CC9"/>
     <w:rsid w:val="005525B3"/>
     <w:rsid w:val="005C0480"/>
     <w:rsid w:val="00640B7B"/>
     <w:rsid w:val="00654733"/>
     <w:rsid w:val="00654F4A"/>
     <w:rsid w:val="0068772C"/>
     <w:rsid w:val="006B57DD"/>
     <w:rsid w:val="0075075A"/>
     <w:rsid w:val="007E2C65"/>
     <w:rsid w:val="00954E6C"/>
     <w:rsid w:val="00971951"/>
     <w:rsid w:val="009F0FCB"/>
     <w:rsid w:val="00A50F76"/>
     <w:rsid w:val="00A85A71"/>
     <w:rsid w:val="00AA6923"/>
     <w:rsid w:val="00AD7802"/>
     <w:rsid w:val="00B47D21"/>
     <w:rsid w:val="00BA5F9A"/>
     <w:rsid w:val="00C6752B"/>
     <w:rsid w:val="00CD07E1"/>
     <w:rsid w:val="00D43627"/>
     <w:rsid w:val="00DA5FFB"/>
     <w:rsid w:val="00DC1DBC"/>
     <w:rsid w:val="00DC5A68"/>
     <w:rsid w:val="00E610FD"/>
     <w:rsid w:val="00E80151"/>
     <w:rsid w:val="00EC3620"/>
     <w:rsid w:val="00F05F47"/>
     <w:rsid w:val="00F76F3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DF903A8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{82420752-C8AF-4E6A-BF7F-30F7D37F570A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -34668,51 +33483,53 @@
       <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Wirral Font" w:hAnsi="Wirral Font"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="120"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
@@ -35199,75 +34016,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3275</Words>
-  <Characters>18668</Characters>
+  <Words>3007</Words>
+  <Characters>18927</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>43</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1892</Lines>
+  <Paragraphs>548</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NRSWA - NOTIFICATION &amp; RESPONSES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>W.M.B.C</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21900</CharactersWithSpaces>
+  <CharactersWithSpaces>21386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>3735641</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:CLHPipelineSystem@fishergerman.co.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687081</vt:i4>
       </vt:variant>
       <vt:variant>